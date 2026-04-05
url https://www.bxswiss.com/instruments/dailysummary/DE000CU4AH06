--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02f15acb06254431" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R060d8f3437e24a3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rada23855e8ac4bbe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fb3b09713a140a4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R22712882b53b4dd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rada23855e8ac4bbe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83b6f78d06714fdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fb3b09713a140a4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Roche Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CU4AH06</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...144 lines deleted...]
-          <x:t>14,840</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,330</x:t>
-[...236 lines deleted...]
-        <x:is>
           <x:t>13,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,430</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,400</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>