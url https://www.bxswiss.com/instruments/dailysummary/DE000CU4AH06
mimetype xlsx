--- v6 (2026-04-05)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R060d8f3437e24a3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3631ae001e84b8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5fb3b09713a140a4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57bab2fa00ea4981"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83b6f78d06714fdf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5fb3b09713a140a4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81432dc7e05a4aed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57bab2fa00ea4981" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Roche Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CU4AH06</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...90 lines deleted...]
-          <x:t>10,680</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,680</x:t>
-[...48 lines deleted...]
-          <x:t>10,280</x:t>
+          <x:t>9,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,450</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...121 lines deleted...]
-          <x:t>10,410</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,570</x:t>
-[...296 lines deleted...]
-          <x:t>9,920</x:t>
+          <x:t>10,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,965</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>