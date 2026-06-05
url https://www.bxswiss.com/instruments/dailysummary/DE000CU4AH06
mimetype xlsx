--- v7 (2026-05-15)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd3631ae001e84b8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4eecd114ba42463c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57bab2fa00ea4981"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87cc53bd009f47bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81432dc7e05a4aed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57bab2fa00ea4981" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59bccf755f884b9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87cc53bd009f47bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Roche Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CU4AH06</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>9,480</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,400</x:t>
-[...215 lines deleted...]
-          <x:t>9,330</x:t>
+          <x:t>10,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,500</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>9,965</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>