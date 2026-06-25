--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4eecd114ba42463c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2ea02533e0541bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87cc53bd009f47bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57177a7d12074b3c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59bccf755f884b9f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87cc53bd009f47bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6271bd1541274b65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57177a7d12074b3c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Roche Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CU4AH06</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>9,755</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,660</x:t>
-[...11 lines deleted...]
-          <x:t>06.05.2026</x:t>
+          <x:t>9,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,600</x:t>
-[...210 lines deleted...]
-          <x:t>10,020</x:t>
+          <x:t>10,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,980</x:t>
-[...328 lines deleted...]
-          <x:t>10,415</x:t>
+          <x:t>11,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>