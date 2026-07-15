--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2ea02533e0541bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R262569bcfa64424f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R57177a7d12074b3c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ae063a3f2884aeb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6271bd1541274b65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R57177a7d12074b3c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7130ec8958a4e95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ae063a3f2884aeb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Roche Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CU4AH06</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...14 lines deleted...]
-          <x:t>11,120</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,145</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...305 lines deleted...]
-          <x:t>10,120</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,070</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>10,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,800</x:t>
-[...215 lines deleted...]
-          <x:t>11,105</x:t>
+          <x:t>10,525</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>