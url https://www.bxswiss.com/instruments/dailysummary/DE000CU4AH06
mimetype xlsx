--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R262569bcfa64424f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d3a873e41544818" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3ae063a3f2884aeb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4e9e07ac0b94a9f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb7130ec8958a4e95" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3ae063a3f2884aeb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8a1bbd2fb27475c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4e9e07ac0b94a9f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Roche Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CU4AH06</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...193 lines deleted...]
-          <x:t>10,395</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,290</x:t>
-[...156 lines deleted...]
-          <x:t>12,210</x:t>
+          <x:t>11,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,045</x:t>
-[...215 lines deleted...]
-          <x:t>10,525</x:t>
+          <x:t>11,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,285</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>