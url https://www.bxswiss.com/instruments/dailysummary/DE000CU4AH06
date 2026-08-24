--- v11 (2026-08-04)
+++ v12 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d3a873e41544818" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R325cd6bd37a64288" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4e9e07ac0b94a9f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc21a16f98fc498d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8a1bbd2fb27475c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4e9e07ac0b94a9f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b310fc8b9fc4240" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc21a16f98fc498d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Roche Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CU4AH06</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,955</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,020</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>