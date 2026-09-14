--- v12 (2026-08-24)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R325cd6bd37a64288" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba17ad0896c34879" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc21a16f98fc498d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8c6caa142314ef3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b310fc8b9fc4240" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc21a16f98fc498d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9d6b8a528644d7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8c6caa142314ef3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Roche Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CU4AH06</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...139 lines deleted...]
-          <x:t>13,545</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,900</x:t>
-[...21 lines deleted...]
-          <x:t>13,680</x:t>
+          <x:t>13,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,215</x:t>
-[...307 lines deleted...]
-        <x:is>
           <x:t>13,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,910</x:t>
-[...90 lines deleted...]
-          <x:t>15,020</x:t>
+          <x:t>12,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>