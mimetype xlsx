--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba17ad0896c34879" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf425bb17506245ac" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc8c6caa142314ef3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69d97539baad477d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd9d6b8a528644d7a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc8c6caa142314ef3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R717117167761406f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69d97539baad477d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Roche Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CU4AH06</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...58 lines deleted...]
-          <x:t>13,225</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,080</x:t>
+          <x:t>13,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,370</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...207 lines deleted...]
-          <x:t>13,940</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,160</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>12,910</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,950</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>02.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,090</x:t>
-[...198 lines deleted...]
-          <x:t>12,150</x:t>
+          <x:t>11,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,235</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>