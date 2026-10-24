--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf425bb17506245ac" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R97494839d9904a86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69d97539baad477d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8a94bd701ac44c4b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R717117167761406f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69d97539baad477d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86bf96fc8ffb45b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8a94bd701ac44c4b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Roche Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CU4AH06</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,090</x:t>
-[...26 lines deleted...]
-          <x:t>13,830</x:t>
+          <x:t>11,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>13,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>13,420</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>04.09.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,550</x:t>
-[...156 lines deleted...]
-          <x:t>12,545</x:t>
+          <x:t>13,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,545</x:t>
-[...119 lines deleted...]
-          <x:t>21.09.2026</x:t>
+          <x:t>13,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,240</x:t>
-[...252 lines deleted...]
-          <x:t>12,235</x:t>
+          <x:t>14,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,730</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>