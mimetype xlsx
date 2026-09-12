--- v11 (2026-08-23)
+++ v12 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2623960755a745b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R369f56fc72a04523" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc0df6123f704f50"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ebdcb365c2e4c70"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7f73dc2aefec481e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc0df6123f704f50" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8c88e13186e4267" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ebdcb365c2e4c70" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Novartis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CU4AGM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>6,185</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>6,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>6,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,215</x:t>
-[...102 lines deleted...]
-          <x:t>6,435</x:t>
+          <x:t>6,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,725</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...15 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,635</x:t>
-[...362 lines deleted...]
-          <x:t>5,975</x:t>
+          <x:t>6,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,230</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...87 lines deleted...]
-          <x:t>6,410</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>