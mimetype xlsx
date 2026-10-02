--- v12 (2026-09-12)
+++ v13 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R369f56fc72a04523" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b06b55d0b2a463c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2ebdcb365c2e4c70"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2eaa529ccc074091"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re8c88e13186e4267" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2ebdcb365c2e4c70" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d5e69d6c9144d7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2eaa529ccc074091" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Novartis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CU4AGM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...117 lines deleted...]
-          <x:t>5,995</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,980</x:t>
-[...512 lines deleted...]
-          <x:t>4,840</x:t>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,420</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>