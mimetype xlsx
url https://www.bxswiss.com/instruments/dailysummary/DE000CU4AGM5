--- v13 (2026-10-02)
+++ v14 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b06b55d0b2a463c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd97832272b874107" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2eaa529ccc074091"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3325d6c75f08467d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d5e69d6c9144d7e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2eaa529ccc074091" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d037e28c1aa4088" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3325d6c75f08467d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Novartis</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CU4AGM5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,065</x:t>
-[...139 lines deleted...]
-          <x:t>6,105</x:t>
+          <x:t>6,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,230</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...478 lines deleted...]
-          <x:t>5,420</x:t>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>