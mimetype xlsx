--- v4 (2026-02-22)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R513ce84046ca4f3d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09df1b7ee11e480c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5c195b002a94626"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1dc9933604af43a0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R454b33c4b5854620" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5c195b002a94626" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re390b385a48b4e08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1dc9933604af43a0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Swisscom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CU392J5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...458 lines deleted...]
-          <x:t>13.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,675</x:t>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,480</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>3,645</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,430</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>