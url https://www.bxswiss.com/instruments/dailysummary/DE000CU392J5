--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R09df1b7ee11e480c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R199fb43d57dd47bc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1dc9933604af43a0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d536407cbd5434e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re390b385a48b4e08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1dc9933604af43a0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba8e4ee620b54554" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d536407cbd5434e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Swisscom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CU392J5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...387 lines deleted...]
-          <x:t>3,645</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,490</x:t>
-[...6 lines deleted...]
-          <x:t>23.03.2026</x:t>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,440</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>3,630</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,630</x:t>
-[...16 lines deleted...]
-          <x:t>3,655</x:t>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,600</x:t>
-[...6 lines deleted...]
-          <x:t>26.03.2026</x:t>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,560</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>3,495</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,440</x:t>
-[...43 lines deleted...]
-          <x:t>3,565</x:t>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,440</x:t>
-[...53 lines deleted...]
-          <x:t>3,430</x:t>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>