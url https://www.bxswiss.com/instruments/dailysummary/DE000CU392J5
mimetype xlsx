--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R199fb43d57dd47bc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45ab30902b6541d7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2d536407cbd5434e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R137ee5b03da649ef"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba8e4ee620b54554" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2d536407cbd5434e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7eb299dfbb7643ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R137ee5b03da649ef" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Swisscom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CU392J5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,440</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>3,585</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,530</x:t>
-[...6 lines deleted...]
-          <x:t>24.03.2026</x:t>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,630</x:t>
-[...84 lines deleted...]
-        <x:is>
           <x:t>3,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,440</x:t>
-[...431 lines deleted...]
-          <x:t>3,350</x:t>
+          <x:t>3,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>