--- v7 (2026-05-13)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45ab30902b6541d7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90e5a23b218848fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R137ee5b03da649ef"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4418c99ade24f52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7eb299dfbb7643ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R137ee5b03da649ef" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ff114aeb58543e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4418c99ade24f52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Swisscom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CU392J5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>3,505</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,445</x:t>
+          <x:t>3,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,440</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>3,360</x:t>
-        </x:is>
-[...413 lines deleted...]
-          <x:t>3,450</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>