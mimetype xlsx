--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R90e5a23b218848fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95a3695e325d4594" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4418c99ade24f52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3386d451c6a484a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2ff114aeb58543e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4418c99ade24f52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ad59973ffa044fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3386d451c6a484a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Swisscom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CU392J5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,390</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>3,390</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,360</x:t>
-[...70 lines deleted...]
-          <x:t>3,495</x:t>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,325</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...460 lines deleted...]
-          <x:t>3,360</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>