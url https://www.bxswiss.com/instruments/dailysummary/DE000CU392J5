--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95a3695e325d4594" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43314de555874a73" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf3386d451c6a484a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc046a26db4e4181"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ad59973ffa044fb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf3386d451c6a484a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc461833601f40da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc046a26db4e4181" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Swisscom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CU392J5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...257 lines deleted...]
-          <x:t>3,225</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,240</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,305</x:t>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,190</x:t>
-[...16 lines deleted...]
-          <x:t>3,255</x:t>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,225</x:t>
-[...173 lines deleted...]
-          <x:t>3,030</x:t>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,985</x:t>
-[...16 lines deleted...]
-          <x:t>3,065</x:t>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,025</x:t>
-[...31 lines deleted...]
-          <x:t>3,050</x:t>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>