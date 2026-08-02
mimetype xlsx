--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R43314de555874a73" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd851f2d60b974f3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc046a26db4e4181"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R450430f2ed144ed6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc461833601f40da" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc046a26db4e4181" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc41ed3e1aae4d9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R450430f2ed144ed6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Swisscom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CU392J5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...63 lines deleted...]
-          <x:t>3,255</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,230</x:t>
-[...16 lines deleted...]
-          <x:t>3,250</x:t>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,150</x:t>
-[...485 lines deleted...]
-          <x:t>2,900</x:t>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>