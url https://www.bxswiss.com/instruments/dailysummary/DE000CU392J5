--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd851f2d60b974f3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7d34eca69c24fe8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R450430f2ed144ed6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf6a82f0115074bf5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc41ed3e1aae4d9b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R450430f2ed144ed6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Racf06c5bacce472b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf6a82f0115074bf5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Swisscom</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CU392J5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,980</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>2,835</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,835</x:t>
-[...70 lines deleted...]
-          <x:t>2,785</x:t>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,915</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>2,920</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,920</x:t>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,040</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...128 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,040</x:t>
-        </x:is>
-[...241 lines deleted...]
-          <x:t>2,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>