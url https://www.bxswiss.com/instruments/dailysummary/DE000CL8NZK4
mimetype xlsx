--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95f42979c2464ad8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb47c00ec18341b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71c0a6f9397c4e3b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20f278bbedd34032"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re04bc3ddd3db4081" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71c0a6f9397c4e3b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99f7d87549f24005" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20f278bbedd34032" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Byd Company</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL8NZK4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...117 lines deleted...]
-          <x:t>24,215</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,935</x:t>
-[...11 lines deleted...]
-          <x:t>24,015</x:t>
+          <x:t>24,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,765</x:t>
-[...53 lines deleted...]
-          <x:t>23,895</x:t>
+          <x:t>23,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,275</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...425 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>