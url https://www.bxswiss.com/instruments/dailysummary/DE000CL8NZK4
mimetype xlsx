--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb47c00ec18341b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R372f0dbb7aca4d25" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R20f278bbedd34032"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra804fd6f8e084a8f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R99f7d87549f24005" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R20f278bbedd34032" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19008e5fa5d84d65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra804fd6f8e084a8f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Byd Company</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL8NZK4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>26,825</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,965</x:t>
-[...16 lines deleted...]
-          <x:t>26,865</x:t>
+          <x:t>27,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,675</x:t>
-[...43 lines deleted...]
-          <x:t>26,455</x:t>
+          <x:t>27,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,835</x:t>
-[...65 lines deleted...]
-          <x:t>24.03.2026</x:t>
+          <x:t>26,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,465</x:t>
-[...156 lines deleted...]
-          <x:t>27,010</x:t>
+          <x:t>27,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,625</x:t>
-[...31 lines deleted...]
-          <x:t>27,015</x:t>
+          <x:t>27,385</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>