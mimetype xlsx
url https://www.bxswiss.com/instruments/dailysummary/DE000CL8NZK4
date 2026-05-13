--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R372f0dbb7aca4d25" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8068728435464267" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra804fd6f8e084a8f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf827e6dfc1ae4927"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19008e5fa5d84d65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra804fd6f8e084a8f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R706823cd2eab416e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf827e6dfc1ae4927" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Byd Company</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL8NZK4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>24.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,465</x:t>
-[...156 lines deleted...]
-          <x:t>27,010</x:t>
+          <x:t>27,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,625</x:t>
-[...97 lines deleted...]
-          <x:t>26,275</x:t>
+          <x:t>27,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,315</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...249 lines deleted...]
-          <x:t>27,385</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,040</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>