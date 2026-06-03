--- v7 (2026-05-13)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8068728435464267" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c975f54616c4c5e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf827e6dfc1ae4927"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d09d0049c4e4cde"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R706823cd2eab416e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf827e6dfc1ae4927" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40f21ed032a44d21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d09d0049c4e4cde" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Byd Company</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL8NZK4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,100</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>