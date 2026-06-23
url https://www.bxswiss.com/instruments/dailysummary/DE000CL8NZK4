--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c975f54616c4c5e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93249259d34e4bf4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d09d0049c4e4cde"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra029c8a0a5e144fa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40f21ed032a44d21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d09d0049c4e4cde" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R951f025b50e545cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra029c8a0a5e144fa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Byd Company</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL8NZK4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...269 lines deleted...]
-          <x:t>18.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,755</x:t>
-[...85 lines deleted...]
-          <x:t>22,325</x:t>
+          <x:t>23,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,395</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>22,370</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,310</x:t>
-[...112 lines deleted...]
-          <x:t>24,140</x:t>
+          <x:t>22,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,405</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>