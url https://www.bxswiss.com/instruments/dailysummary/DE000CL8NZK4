--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93249259d34e4bf4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea09bad6ca72491d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra029c8a0a5e144fa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re72ca73952314835"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R951f025b50e545cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra029c8a0a5e144fa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89e439ee727e452a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re72ca73952314835" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Byd Company</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL8NZK4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...323 lines deleted...]
-          <x:t>10.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,435</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>21,355</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,325</x:t>
-[...21 lines deleted...]
-          <x:t>21,415</x:t>
+          <x:t>20,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,495</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>21,095</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,445</x:t>
-        </x:is>
-[...143 lines deleted...]
-          <x:t>19,405</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>