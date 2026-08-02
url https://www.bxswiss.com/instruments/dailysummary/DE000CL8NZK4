--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea09bad6ca72491d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc44666c30dba42c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re72ca73952314835"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc136062b41a9496e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89e439ee727e452a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re72ca73952314835" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6d350698573428a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc136062b41a9496e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Byd Company</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL8NZK4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>21,355</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,325</x:t>
-[...21 lines deleted...]
-          <x:t>21,415</x:t>
+          <x:t>20,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,495</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>15.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,445</x:t>
-[...522 lines deleted...]
-          <x:t>21,445</x:t>
+          <x:t>21,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,035</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>