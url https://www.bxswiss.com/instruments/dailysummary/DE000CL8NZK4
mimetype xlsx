--- v11 (2026-08-02)
+++ v12 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc44666c30dba42c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6de6b083f674027" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc136062b41a9496e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R576e26ec33164664"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6d350698573428a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc136062b41a9496e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R205d3aa541974074" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R576e26ec33164664" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Byd Company</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL8NZK4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...274 lines deleted...]
-          <x:t>22,185</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21,955</x:t>
-[...21 lines deleted...]
-          <x:t>23,325</x:t>
+          <x:t>22,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>22,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>22,975</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>20.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>22,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>23,035</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...249 lines deleted...]
-          <x:t>24,035</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,545</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>