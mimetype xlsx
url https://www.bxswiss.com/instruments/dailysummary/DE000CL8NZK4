--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6de6b083f674027" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5684f1d6c7464e68" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R576e26ec33164664"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cc79f8be1a84218"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R205d3aa541974074" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R576e26ec33164664" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71edd55c50754eca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cc79f8be1a84218" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Byd Company</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL8NZK4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23,115</x:t>
-[...21 lines deleted...]
-          <x:t>22,485</x:t>
+          <x:t>23,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,275</x:t>
-[...11 lines deleted...]
-          <x:t>23.07.2026</x:t>
+          <x:t>22,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,765</x:t>
-[...576 lines deleted...]
-          <x:t>23,545</x:t>
+          <x:t>22,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>