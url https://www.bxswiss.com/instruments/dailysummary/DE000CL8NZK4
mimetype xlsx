--- v13 (2026-09-11)
+++ v14 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5684f1d6c7464e68" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb140ac0caee24f30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cc79f8be1a84218"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bbf355af35f45c2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71edd55c50754eca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cc79f8be1a84218" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52f3e124d8784508" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bbf355af35f45c2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Byd Company</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL8NZK4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...63 lines deleted...]
-          <x:t>23,015</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22,895</x:t>
-[...371 lines deleted...]
-        <x:is>
           <x:t>22,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,380</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,940</x:t>
         </x:is>
       </x:c>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,395</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>