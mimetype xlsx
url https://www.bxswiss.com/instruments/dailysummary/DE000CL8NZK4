--- v14 (2026-10-03)
+++ v15 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb140ac0caee24f30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc310e8b401d14f89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5bbf355af35f45c2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra43fc3468dc74197"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R52f3e124d8784508" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5bbf355af35f45c2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R069022a53ca9411c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra43fc3468dc74197" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Byd Company</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL8NZK4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,151 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...220 lines deleted...]
-          <x:t>19,995</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19,795</x:t>
-[...21 lines deleted...]
-          <x:t>20,175</x:t>
+          <x:t>20,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20,075</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>20,130</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19,555</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>