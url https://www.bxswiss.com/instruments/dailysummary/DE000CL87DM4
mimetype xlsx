--- v2 (2026-02-22)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45b4221077424d4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R999f0e83e30340ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8114798d453a4845"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R981b6fb173694e08"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48d397fb76c64385" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8114798d453a4845" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb625b41c3f84d23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R981b6fb173694e08" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL87DM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...603 lines deleted...]
-          <x:t>41,625</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>41,075</x:t>
+          <x:t>38,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,025</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>