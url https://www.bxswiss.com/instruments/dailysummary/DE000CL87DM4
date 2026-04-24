--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R999f0e83e30340ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a7efc42d2214a48" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R981b6fb173694e08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14a5e8b810de4813"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb625b41c3f84d23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R981b6fb173694e08" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ee36aa513bb4d4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14a5e8b810de4813" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL87DM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>40,695</x:t>
-[...630 lines deleted...]
-          <x:t>37,025</x:t>
+          <x:t>39,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,665</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>