--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a7efc42d2214a48" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re902e2b302b54e44" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14a5e8b810de4813"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf03e4bec59b4a6e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ee36aa513bb4d4d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14a5e8b810de4813" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85b95044cbb24e10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf03e4bec59b4a6e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL87DM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...95 lines deleted...]
-          <x:t>38,165</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,185</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>38,725</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>38,595</x:t>
-[...237 lines deleted...]
-          <x:t>38,185</x:t>
+          <x:t>36,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,945</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.04.2026</x:t>
-[...41 lines deleted...]
-          <x:t>38,735</x:t>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,245</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.04.2026</x:t>
-[...73 lines deleted...]
-          <x:t>37,665</x:t>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>