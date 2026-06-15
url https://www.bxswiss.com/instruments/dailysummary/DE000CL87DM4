--- v5 (2026-05-14)
+++ v6 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re902e2b302b54e44" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdafc90e2aee845ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf03e4bec59b4a6e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa3c8f10a62e408f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85b95044cbb24e10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf03e4bec59b4a6e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a3784f305d4401f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa3c8f10a62e408f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL87DM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...112 lines deleted...]
-          <x:t>38,855</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>38,805</x:t>
-[...21 lines deleted...]
-          <x:t>40,885</x:t>
+          <x:t>41,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>39,245</x:t>
-[...431 lines deleted...]
-          <x:t>46,180</x:t>
+          <x:t>39,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>