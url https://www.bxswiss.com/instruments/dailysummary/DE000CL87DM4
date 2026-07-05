--- v6 (2026-06-15)
+++ v7 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdafc90e2aee845ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36a173df3bcf4c21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa3c8f10a62e408f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30a6376664a1433e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8a3784f305d4401f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa3c8f10a62e408f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8a03bc8805a4e9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30a6376664a1433e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL87DM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...264 lines deleted...]
-          <x:t>43,545</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,145</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>44,005</x:t>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,685</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...244 lines deleted...]
-          <x:t>40,855</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,345</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>