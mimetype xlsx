--- v7 (2026-07-05)
+++ v8 (2026-07-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36a173df3bcf4c21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8b8b8bf1ba84774" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R30a6376664a1433e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5fd54bc923643aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb8a03bc8805a4e9e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R30a6376664a1433e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b99d0cc3f794ee7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5fd54bc923643aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL87DM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...203 lines deleted...]
-          <x:t>39,985</x:t>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,855</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>41,450</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>40,925</x:t>
-[...237 lines deleted...]
-          <x:t>41,285</x:t>
+          <x:t>40,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,025</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>41,345</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,915</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>