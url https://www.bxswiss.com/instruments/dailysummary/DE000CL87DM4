--- v8 (2026-07-25)
+++ v9 (2026-08-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc8b8b8bf1ba84774" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b9ab3b7d5a549af" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5fd54bc923643aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc51b9f121df4c9a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2b99d0cc3f794ee7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5fd54bc923643aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca5248584b1c4136" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc51b9f121df4c9a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL87DM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,640 +149,262 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.06.2026</x:t>
-[...117 lines deleted...]
-          <x:t>41,285</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,025</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...462 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,055</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>