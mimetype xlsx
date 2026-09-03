--- v9 (2026-08-14)
+++ v10 (2026-09-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7b9ab3b7d5a549af" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb06e2f9db994477" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc51b9f121df4c9a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R414d6e0d8d5c4508"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca5248584b1c4136" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc51b9f121df4c9a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re44180ff20ce42ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R414d6e0d8d5c4508" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL87DM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,245</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>