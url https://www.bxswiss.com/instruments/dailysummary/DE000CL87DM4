--- v10 (2026-09-03)
+++ v11 (2026-09-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb06e2f9db994477" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5054a96fb0954052" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R414d6e0d8d5c4508"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb385fa95795444d8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re44180ff20ce42ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R414d6e0d8d5c4508" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e5fbb51b8664d67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb385fa95795444d8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL87DM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...247 lines deleted...]
-          <x:t>34,365</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,735</x:t>
-[...151 lines deleted...]
-          <x:t>36,480</x:t>
+          <x:t>35,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>35,285</x:t>
-[...220 lines deleted...]
-          <x:t>39,105</x:t>
+          <x:t>36,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,815</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>