--- v11 (2026-09-24)
+++ v12 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5054a96fb0954052" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48ec65fd282e4e92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb385fa95795444d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7974d5f4cb434e7d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e5fbb51b8664d67" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb385fa95795444d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ad37513669c4ac6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7974d5f4cb434e7d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL87DM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...4 lines deleted...]
-          <x:t>36,480</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>35,285</x:t>
-[...286 lines deleted...]
-          <x:t>36,015</x:t>
+          <x:t>36,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>35,745</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>37,615</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...141 lines deleted...]
-          <x:t>39,815</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,795</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>