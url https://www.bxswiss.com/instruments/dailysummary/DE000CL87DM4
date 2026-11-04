--- v12 (2026-10-15)
+++ v13 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R48ec65fd282e4e92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf15febf6f1c849d2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7974d5f4cb434e7d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15557dae9413456f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4ad37513669c4ac6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7974d5f4cb434e7d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d675337a4a0454d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15557dae9413456f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Tesla</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL87DM4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...122 lines deleted...]
-          <x:t>37,385</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,605</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>39,500</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,545</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>39,415</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,045</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...384 lines deleted...]
-          <x:t>38,795</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>