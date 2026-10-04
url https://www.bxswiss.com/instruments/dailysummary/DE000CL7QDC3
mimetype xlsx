--- v14 (2026-09-14)
+++ v15 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa992349dd664156" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba740c687e094d18" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra640a57f517341e2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc52943297ba4ec0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra008bb5581b04d79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra640a57f517341e2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b39f8b3322a4eb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc52943297ba4ec0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL7QDC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>14.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>8,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>9,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>8,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>8,965</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...256 lines deleted...]
-          <x:t>9,165</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,095</x:t>
-[...274 lines deleted...]
-          <x:t>8,790</x:t>
+          <x:t>8,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>