--- v15 (2026-10-04)
+++ v16 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba740c687e094d18" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf7aaa67a4c614826" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc52943297ba4ec0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rab47e5233c1b439e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4b39f8b3322a4eb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc52943297ba4ec0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5c07f2c4051499a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rab47e5233c1b439e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL7QDC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,265</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>9,395</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,440</x:t>
-[...21 lines deleted...]
-          <x:t>9,395</x:t>
+          <x:t>9,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,430</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>9,255</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,505</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>