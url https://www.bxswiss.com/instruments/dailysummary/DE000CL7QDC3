--- v5 (2026-03-14)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fc7362503064728" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcff2247e3e794f3e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e085a07141245f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82b6d037126b4768"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R97dd46c9a5414649" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e085a07141245f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37cb406a39cb49c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82b6d037126b4768" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL7QDC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,545</x:t>
-[...21 lines deleted...]
-          <x:t>7,495</x:t>
+          <x:t>7,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>7,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,580</x:t>
-[...11 lines deleted...]
-          <x:t>7,715</x:t>
+          <x:t>7,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,645</x:t>
-[...571 lines deleted...]
-          <x:t>7,745</x:t>
+          <x:t>8,035</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>