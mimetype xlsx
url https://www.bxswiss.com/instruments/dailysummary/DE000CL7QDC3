--- v6 (2026-04-05)
+++ v7 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcff2247e3e794f3e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd554a4b188b04ff3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82b6d037126b4768"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf367a0c7bbe64c2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37cb406a39cb49c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82b6d037126b4768" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0870d99ade864e7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf367a0c7bbe64c2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL7QDC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...149 lines deleted...]
-          <x:t>7,565</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,605</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>7,825</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,825</x:t>
-[...11 lines deleted...]
-          <x:t>18.03.2026</x:t>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,280</x:t>
-[...291 lines deleted...]
-          <x:t>7,870</x:t>
+          <x:t>8,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,865</x:t>
+          <x:t>8,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>