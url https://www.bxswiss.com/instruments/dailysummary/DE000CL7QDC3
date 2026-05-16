--- v7 (2026-04-25)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd554a4b188b04ff3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74540cf17d2243a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf367a0c7bbe64c2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78eba1e71e134cd1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0870d99ade864e7f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf367a0c7bbe64c2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ff803f870a64f2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78eba1e71e134cd1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL7QDC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>7,780</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>7,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>7,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,665</x:t>
-[...16 lines deleted...]
-          <x:t>7,665</x:t>
+          <x:t>7,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,505</x:t>
-[...512 lines deleted...]
-          <x:t>8,075</x:t>
+          <x:t>7,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>