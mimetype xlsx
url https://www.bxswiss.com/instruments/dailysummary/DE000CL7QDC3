--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R74540cf17d2243a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08037ae3db5c4184" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R78eba1e71e134cd1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04f4caa0919f49f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0ff803f870a64f2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R78eba1e71e134cd1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8441006d2b07426d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04f4caa0919f49f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL7QDC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...306 lines deleted...]
-          <x:t>7,925</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,615</x:t>
-[...33 lines deleted...]
-          <x:t>04.05.2026</x:t>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,815</x:t>
-[...134 lines deleted...]
-          <x:t>7,735</x:t>
+          <x:t>7,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,660</x:t>
-[...16 lines deleted...]
-          <x:t>7,505</x:t>
+          <x:t>7,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,170</x:t>
-[...80 lines deleted...]
-          <x:t>7,355</x:t>
+          <x:t>7,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>