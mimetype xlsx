--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R08037ae3db5c4184" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f3b28b469974b8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R04f4caa0919f49f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0efe84b517a4727"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8441006d2b07426d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R04f4caa0919f49f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2f89ec61ae4425d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0efe84b517a4727" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL7QDC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,480</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>08.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,605</x:t>
-[...16 lines deleted...]
-          <x:t>11.05.2026</x:t>
+          <x:t>7,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,735</x:t>
-[...468 lines deleted...]
-          <x:t>6,770</x:t>
+          <x:t>7,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>