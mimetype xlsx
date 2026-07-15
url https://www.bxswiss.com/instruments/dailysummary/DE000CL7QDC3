--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f3b28b469974b8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re470621ae63f419b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf0efe84b517a4727"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4026581ba0ea45c4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc2f89ec61ae4425d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf0efe84b517a4727" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6119584e66984027" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4026581ba0ea45c4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL7QDC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...9 lines deleted...]
-          <x:t>7,315</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,195</x:t>
-[...357 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>7,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,385</x:t>
-[...97 lines deleted...]
-          <x:t>19.06.2026</x:t>
+          <x:t>7,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,515</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>7,480</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,445</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>