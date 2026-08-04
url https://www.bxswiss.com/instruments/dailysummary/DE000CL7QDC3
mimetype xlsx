--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re470621ae63f419b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfac34a26fc27458c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4026581ba0ea45c4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5eb5dfadd8ce42dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6119584e66984027" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4026581ba0ea45c4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb46c47ec0e1040a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5eb5dfadd8ce42dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL7QDC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...365 lines deleted...]
-          <x:t>8,025</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,180</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>8,305</x:t>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,110</x:t>
-[...48 lines deleted...]
-          <x:t>8,255</x:t>
+          <x:t>8,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,410</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...131 lines deleted...]
-          <x:t>8,725</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,665</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>