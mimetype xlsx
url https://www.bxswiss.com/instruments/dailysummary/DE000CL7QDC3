--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfac34a26fc27458c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda8316044f8941cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5eb5dfadd8ce42dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raedb6d9516034dda"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb46c47ec0e1040a9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5eb5dfadd8ce42dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4f737d4e4554231" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raedb6d9516034dda" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL7QDC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>8,305</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,110</x:t>
-[...48 lines deleted...]
-          <x:t>8,255</x:t>
+          <x:t>8,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,410</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>08.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,505</x:t>
-[...85 lines deleted...]
-          <x:t>8,475</x:t>
+          <x:t>8,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,565</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>8,590</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,445</x:t>
-[...11 lines deleted...]
-          <x:t>17.07.2026</x:t>
+          <x:t>8,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,025</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>9,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,595</x:t>
-[...259 lines deleted...]
-          <x:t>8,580</x:t>
+          <x:t>8,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,115</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,555</x:t>
-[...4 lines deleted...]
-          <x:t>8,665</x:t>
+          <x:t>8,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>