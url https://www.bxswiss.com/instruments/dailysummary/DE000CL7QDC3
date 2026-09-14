--- v13 (2026-08-24)
+++ v14 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda8316044f8941cb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa992349dd664156" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raedb6d9516034dda"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra640a57f517341e2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd4f737d4e4554231" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raedb6d9516034dda" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra008bb5581b04d79" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra640a57f517341e2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Swiss Re</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL7QDC3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>8,640</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,605</x:t>
-[...43 lines deleted...]
-          <x:t>8,740</x:t>
+          <x:t>8,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,790</x:t>
-        </x:is>
-[...467 lines deleted...]
-          <x:t>9,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>