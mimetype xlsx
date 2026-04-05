--- v6 (2026-03-15)
+++ v7 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9553a281906048b8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b10ab8ecff54e7f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rca5d6a22300a4c32"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5e04a51aa8349d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd476696ebd9f471c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rca5d6a22300a4c32" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd965d001f5fe42df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5e04a51aa8349d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Anheuser-Busch InBev</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL7MF18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,245</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>