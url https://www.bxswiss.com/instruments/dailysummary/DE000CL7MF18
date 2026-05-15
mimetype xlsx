--- v7 (2026-04-05)
+++ v8 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b10ab8ecff54e7f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raaca615e791f4e7a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf5e04a51aa8349d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref5c983d44f84d84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd965d001f5fe42df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf5e04a51aa8349d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62379ee4093a457d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref5c983d44f84d84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Anheuser-Busch InBev</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL7MF18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>2,235</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,245</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>05.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,205</x:t>
+          <x:t>2,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,215</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.03.2026</x:t>
+          <x:t>21.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,185</x:t>
+          <x:t>2,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,125</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>2,075</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,105</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>2,205</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,175</x:t>
-[...350 lines deleted...]
-          <x:t>2,005</x:t>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>