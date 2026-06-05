--- v8 (2026-05-15)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raaca615e791f4e7a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec771ffc01a64503" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref5c983d44f84d84"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48f19b178afe4b40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62379ee4093a457d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref5c983d44f84d84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13defec4bd37410e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48f19b178afe4b40" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Anheuser-Busch InBev</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL7MF18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...41 lines deleted...]
-          <x:t>2,205</x:t>
+          <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,255</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...20 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,255</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...199 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,010</x:t>
-[...111 lines deleted...]
-        <x:is>
           <x:t>2,135</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,445</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>