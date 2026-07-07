--- v9 (2026-06-05)
+++ v10 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rec771ffc01a64503" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R856ae960a7244458" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R48f19b178afe4b40"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18e4b765d8184df3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R13defec4bd37410e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R48f19b178afe4b40" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc53506d8384f485a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18e4b765d8184df3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Anheuser-Busch InBev</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL7MF18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...80 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,735</x:t>
-[...440 lines deleted...]
-        <x:is>
           <x:t>2,725</x:t>
-        </x:is>
-[...79 lines deleted...]
-          <x:t>2,575</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>