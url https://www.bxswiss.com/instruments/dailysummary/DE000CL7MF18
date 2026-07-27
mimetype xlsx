--- v10 (2026-07-07)
+++ v11 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R856ae960a7244458" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1fccf9eb18e4a93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R18e4b765d8184df3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e69e27334af476c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc53506d8384f485a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R18e4b765d8184df3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23dbf504b3fd42ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e69e27334af476c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Anheuser-Busch InBev</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL7MF18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
-[...58 lines deleted...]
-          <x:t>2,625</x:t>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,625</x:t>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,805</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>2,805</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,885</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>2,890</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,850</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>2,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,905</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>2,975</x:t>
-        </x:is>
-[...359 lines deleted...]
-          <x:t>2,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>