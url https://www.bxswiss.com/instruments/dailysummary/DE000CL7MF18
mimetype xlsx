--- v11 (2026-07-27)
+++ v12 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1fccf9eb18e4a93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6579dfd11bad4a0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9e69e27334af476c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85cf6646ddfc4202"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23dbf504b3fd42ed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9e69e27334af476c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red254c8db8284beb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85cf6646ddfc4202" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Anheuser-Busch InBev</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL7MF18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3,105</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...148 lines deleted...]
-          <x:t>2,890</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,005</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>3,010</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,725</x:t>
-[...97 lines deleted...]
-          <x:t>2,785</x:t>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,705</x:t>
-        </x:is>
-[...273 lines deleted...]
-          <x:t>2,975</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>