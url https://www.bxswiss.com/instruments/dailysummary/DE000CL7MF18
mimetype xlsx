--- v12 (2026-08-16)
+++ v13 (2026-09-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6579dfd11bad4a0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb58bf302159b4e01" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85cf6646ddfc4202"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad7584c524654913"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red254c8db8284beb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85cf6646ddfc4202" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfff81dfe5f0143e1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad7584c524654913" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Anheuser-Busch InBev</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL7MF18</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>2,885</x:t>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,875</x:t>
-[...33 lines deleted...]
-          <x:t>20.07.2026</x:t>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,935</x:t>
-[...522 lines deleted...]
-          <x:t>2,705</x:t>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>