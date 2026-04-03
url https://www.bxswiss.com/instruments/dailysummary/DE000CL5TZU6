--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R71f4d6388bb84866" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b80581e3f1d4ffe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6889370b97f94192"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64a06771cba44611"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ca156fc9e104b4a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6889370b97f94192" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f701f92c42c4416" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64a06771cba44611" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Advanced Micro Devices</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL5TZU6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...85 lines deleted...]
-          <x:t>13,365</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,215</x:t>
-[...97 lines deleted...]
-          <x:t>13,040</x:t>
+          <x:t>13,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,870</x:t>
-[...436 lines deleted...]
-          <x:t>12,745</x:t>
+          <x:t>13,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>