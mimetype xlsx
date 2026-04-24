--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6b80581e3f1d4ffe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b46a63cf7114efc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64a06771cba44611"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c2cfa4b98b343b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0f701f92c42c4416" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64a06771cba44611" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b7e2d3ca33648c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c2cfa4b98b343b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Advanced Micro Devices</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL5TZU6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,573 +149,195 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...301 lines deleted...]
-          <x:t>13,030</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,850</x:t>
-[...43 lines deleted...]
-          <x:t>13,540</x:t>
+          <x:t>13,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,225</x:t>
-[...155 lines deleted...]
-        <x:is>
           <x:t>14,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,395</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,240</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>