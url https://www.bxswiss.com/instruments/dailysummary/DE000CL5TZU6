--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1b46a63cf7114efc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10f13e9062574217" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c2cfa4b98b343b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ae87543a4cb443a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b7e2d3ca33648c6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c2cfa4b98b343b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37d9e1916fcd4d01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ae87543a4cb443a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Advanced Micro Devices</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL5TZU6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,685</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>