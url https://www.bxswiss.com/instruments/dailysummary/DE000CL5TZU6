--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R10f13e9062574217" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R873b6791160f47dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ae87543a4cb443a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45c7746c1003425f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37d9e1916fcd4d01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ae87543a4cb443a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R657ee357560948a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45c7746c1003425f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Advanced Micro Devices</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL5TZU6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,095</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,235</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,735</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>