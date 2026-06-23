--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R873b6791160f47dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4dc45a12c144e2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45c7746c1003425f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb967bec7c3924935"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R657ee357560948a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45c7746c1003425f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4647da45e7e34f4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb967bec7c3924935" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Advanced Micro Devices</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL5TZU6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,375</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,940</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,415</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>