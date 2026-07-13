--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf4dc45a12c144e2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd63630689cfb4031" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb967bec7c3924935"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb60af74d3014f46"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4647da45e7e34f4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb967bec7c3924935" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8764b99b183d4f9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb60af74d3014f46" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Advanced Micro Devices</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL5TZU6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...95 lines deleted...]
-          <x:t>35,750</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,485</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>41,415</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,965</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>