--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd63630689cfb4031" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55f6ee6000d64d36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb60af74d3014f46"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11bf62de064e4cb5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8764b99b183d4f9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb60af74d3014f46" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bf51045c9f240a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11bf62de064e4cb5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Advanced Micro Devices</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL5TZU6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,185</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -717,50 +339,455 @@
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,965</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,965</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>