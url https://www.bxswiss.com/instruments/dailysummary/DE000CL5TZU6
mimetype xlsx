--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55f6ee6000d64d36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R813b593e43544215" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R11bf62de064e4cb5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R019686ed74f44b42"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7bf51045c9f240a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R11bf62de064e4cb5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra6e37b012e8240be" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R019686ed74f44b42" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on Advanced Micro Devices</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL5TZU6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,186 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...16 lines deleted...]
-          <x:t>38,965</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>