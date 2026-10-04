--- v15 (2026-09-14)
+++ v16 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9791006601b44c51" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf891408859604924" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7117b20d8f4b43f6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4fbcb5afa214c59"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fa275845160426d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7117b20d8f4b43f6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59eb47b8b1cf472c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4fbcb5afa214c59" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on IBEX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL5TA26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...95 lines deleted...]
-          <x:t>133,865</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,055</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>134,170</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,970</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...158 lines deleted...]
-          <x:t>132,405</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,600</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...293 lines deleted...]
-          <x:t>133,550</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,255</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>