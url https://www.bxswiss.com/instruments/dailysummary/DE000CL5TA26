--- v16 (2026-10-04)
+++ v17 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf891408859604924" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5e7c46fb0ad4bc7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra4fbcb5afa214c59"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44ba4cf952ee43ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59eb47b8b1cf472c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra4fbcb5afa214c59" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36b321d1531a4fe8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44ba4cf952ee43ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on IBEX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL5TA26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,598 +149,220 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...274 lines deleted...]
-          <x:t>131,640</x:t>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,080</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>130,755</x:t>
-[...21 lines deleted...]
-          <x:t>133,820</x:t>
+          <x:t>133,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,890</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...35 lines deleted...]
-          <x:t>21.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,410</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>130,435</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>130,675</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...118 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,960</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,310</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>