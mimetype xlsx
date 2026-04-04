--- v6 (2026-03-14)
+++ v7 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f5347c2abab4d8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2355aeb27d924228" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e56114af7df4a24"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ac7015870564fea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R707f83e9a35b47cf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e56114af7df4a24" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0aa291d38cd64c8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ac7015870564fea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on IBEX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL5TA26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,865</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>