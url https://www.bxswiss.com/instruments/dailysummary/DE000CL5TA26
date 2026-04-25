--- v7 (2026-04-04)
+++ v8 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2355aeb27d924228" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8eda8fc722374b36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5ac7015870564fea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3713eda409864b8e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0aa291d38cd64c8a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5ac7015870564fea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4153931fbb754e5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3713eda409864b8e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on IBEX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL5TA26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>103,785</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,205</x:t>
-[...516 lines deleted...]
-        <x:is>
           <x:t>107,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>