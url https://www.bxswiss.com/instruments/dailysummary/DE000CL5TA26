--- v8 (2026-04-25)
+++ v9 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8eda8fc722374b36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69c3c1cbc39a4923" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3713eda409864b8e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re170077a12014759"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4153931fbb754e5f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3713eda409864b8e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2cb0af7350e487e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re170077a12014759" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on IBEX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL5TA26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.03.2026</x:t>
-[...215 lines deleted...]
-          <x:t>07.04.2026</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,495</x:t>
-[...188 lines deleted...]
-          <x:t>114,855</x:t>
+          <x:t>110,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>113,505</x:t>
-[...161 lines deleted...]
-          <x:t>109,495</x:t>
+          <x:t>113,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>