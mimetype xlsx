--- v9 (2026-05-16)
+++ v10 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R69c3c1cbc39a4923" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd252805c18294b50" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re170077a12014759"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra06fcb30ba3d4854"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2cb0af7350e487e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re170077a12014759" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94d0ec596ad34b13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra06fcb30ba3d4854" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on IBEX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL5TA26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,492 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...63 lines deleted...]
-          <x:t>114,855</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>113,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>113,505</x:t>
-[...366 lines deleted...]
-        <x:is>
           <x:t>113,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,675</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,605</x:t>
         </x:is>
       </x:c>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,490</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>