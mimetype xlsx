--- v10 (2026-06-05)
+++ v11 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd252805c18294b50" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4539e14b5e54179" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra06fcb30ba3d4854"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd8c62f41ad04ecf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94d0ec596ad34b13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra06fcb30ba3d4854" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86180f9da6274a08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd8c62f41ad04ecf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on IBEX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL5TA26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...112 lines deleted...]
-          <x:t>111,605</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>110,885</x:t>
-[...490 lines deleted...]
-          <x:t>114,490</x:t>
+          <x:t>114,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,795</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>