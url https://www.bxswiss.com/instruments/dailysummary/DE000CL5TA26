--- v11 (2026-06-25)
+++ v12 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4539e14b5e54179" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6b641e388d34449" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd8c62f41ad04ecf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bb358d8f7fb4bb1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86180f9da6274a08" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd8c62f41ad04ecf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafefabfcbb694095" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bb358d8f7fb4bb1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on IBEX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL5TA26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>15.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>121,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>122,370</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,475</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>