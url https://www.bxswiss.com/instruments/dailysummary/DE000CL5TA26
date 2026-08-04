--- v12 (2026-07-15)
+++ v13 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6b641e388d34449" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R568875a1b63a4bd8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3bb358d8f7fb4bb1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdca5b39af9df4c03"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafefabfcbb694095" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3bb358d8f7fb4bb1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8992c1452f624633" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdca5b39af9df4c03" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on IBEX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL5TA26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>122,420</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>123,475</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>124,720</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,915</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>126,475</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>