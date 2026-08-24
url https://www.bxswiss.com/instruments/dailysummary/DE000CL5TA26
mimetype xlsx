--- v13 (2026-08-04)
+++ v14 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R568875a1b63a4bd8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c8567bdcb224c54" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdca5b39af9df4c03"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f50562c26644cb4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8992c1452f624633" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdca5b39af9df4c03" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb29c81078cda4542" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f50562c26644cb4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on IBEX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL5TA26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,905</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,395</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>