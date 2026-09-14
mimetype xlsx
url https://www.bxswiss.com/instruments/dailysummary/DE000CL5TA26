--- v14 (2026-08-24)
+++ v15 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9c8567bdcb224c54" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9791006601b44c51" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f50562c26644cb4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7117b20d8f4b43f6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb29c81078cda4542" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f50562c26644cb4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5fa275845160426d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7117b20d8f4b43f6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on IBEX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL5TA26</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>131,160</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>132,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>130,575</x:t>
-[...151 lines deleted...]
-          <x:t>133,710</x:t>
+          <x:t>132,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>132,875</x:t>
+          <x:t>132,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,100</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.08.2026</x:t>
-[...257 lines deleted...]
-          <x:t>133,865</x:t>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,055</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...77 lines deleted...]
-          <x:t>133,395</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,550</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>