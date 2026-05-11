--- v5 (2026-04-21)
+++ v6 (2026-05-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5323d07170f7486b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ea382007c2c4b83" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4757bab4f575499d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9f98d5159af4a4f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb845548758f0467d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4757bab4f575499d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10dbcf1e2f354ff7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9f98d5159af4a4f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL4SVS4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,220</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,150</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>