--- v6 (2026-05-11)
+++ v7 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ea382007c2c4b83" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R274a54a71a6d4233" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9f98d5159af4a4f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra91145a48c464c10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10dbcf1e2f354ff7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9f98d5159af4a4f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26bbc57f953a4836" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra91145a48c464c10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL4SVS4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.04.2026</x:t>
-[...36 lines deleted...]
-          <x:t>47,145</x:t>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>46,975</x:t>
-[...512 lines deleted...]
-          <x:t>49,150</x:t>
+          <x:t>46,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>