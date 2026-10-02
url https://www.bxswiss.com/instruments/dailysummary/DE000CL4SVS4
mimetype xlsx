--- v11 (2026-09-10)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa40eebd3c024824" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R095d191b76ff4bf5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb64ef972effe4fa2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbbe20ddc1294b57"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05f1a322495b4d43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb64ef972effe4fa2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19aaec4617494cfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbbe20ddc1294b57" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL4SVS4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...58 lines deleted...]
-          <x:t>38,790</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,485</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...126 lines deleted...]
-          <x:t>36,455</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>36,380</x:t>
-[...372 lines deleted...]
-          <x:t>39,075</x:t>
+          <x:t>36,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>38,795</x:t>
-[...26 lines deleted...]
-          <x:t>39,485</x:t>
+          <x:t>39,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>