--- v12 (2026-10-02)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R095d191b76ff4bf5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1d46bbf73d04452a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdbbe20ddc1294b57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9257196d656a41f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19aaec4617494cfd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdbbe20ddc1294b57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda05ee3dbb3b4712" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9257196d656a41f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL4SVS4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,559 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...171 lines deleted...]
-          <x:t>39,075</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>38,795</x:t>
-[...87 lines deleted...]
-          <x:t>14.09.2026</x:t>
+          <x:t>39,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,025</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...229 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,845</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>35,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>34,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,025</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>