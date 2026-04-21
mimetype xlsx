--- v4 (2026-03-31)
+++ v5 (2026-04-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a1da63729b74309" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5323d07170f7486b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f12db9ce34747ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4757bab4f575499d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R052409e7ed5e4a04" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f12db9ce34747ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb845548758f0467d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4757bab4f575499d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL4SVS4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...269 lines deleted...]
-          <x:t>16.03.2026</x:t>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>51,205</x:t>
-[...306 lines deleted...]
-          <x:t>45,620</x:t>
+          <x:t>48,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,935</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>