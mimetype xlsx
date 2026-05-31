--- v5 (2026-04-21)
+++ v6 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5323d07170f7486b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R274a54a71a6d4233" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4757bab4f575499d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra91145a48c464c10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb845548758f0467d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4757bab4f575499d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26bbc57f953a4836" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra91145a48c464c10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL4SVS4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.03.2026</x:t>
-[...139 lines deleted...]
-          <x:t>42,100</x:t>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>40,540</x:t>
-[...210 lines deleted...]
-          <x:t>47,145</x:t>
+          <x:t>44,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>46,975</x:t>
-[...161 lines deleted...]
-          <x:t>48,935</x:t>
+          <x:t>46,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>