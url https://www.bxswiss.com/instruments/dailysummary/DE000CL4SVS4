--- v6 (2026-05-31)
+++ v7 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R274a54a71a6d4233" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd33804394e09428a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra91145a48c464c10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6c5e95657b84e5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R26bbc57f953a4836" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra91145a48c464c10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3baad17822ad4463" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6c5e95657b84e5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL4SVS4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.04.2026</x:t>
-[...41 lines deleted...]
-          <x:t>43,775</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,000</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>05.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>43,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>44,690</x:t>
-[...468 lines deleted...]
-          <x:t>45,825</x:t>
+          <x:t>44,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>