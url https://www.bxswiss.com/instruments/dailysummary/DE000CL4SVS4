--- v7 (2026-06-22)
+++ v8 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd33804394e09428a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d9288ab06da4652" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra6c5e95657b84e5d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bc380c7921e4831"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3baad17822ad4463" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra6c5e95657b84e5d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92a7729420eb4596" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bc380c7921e4831" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL4SVS4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>10.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,635</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,870</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>