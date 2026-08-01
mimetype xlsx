--- v8 (2026-07-12)
+++ v9 (2026-08-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3d9288ab06da4652" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b6fac0e9e1e4dc1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0bc380c7921e4831"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd46e18f6a08a4676"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R92a7729420eb4596" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0bc380c7921e4831" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R832321e9d8e74884" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd46e18f6a08a4676" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL4SVS4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.06.2026</x:t>
-[...279 lines deleted...]
-          <x:t>35,950</x:t>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,660</x:t>
-[...323 lines deleted...]
-          <x:t>33,870</x:t>
+          <x:t>32,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,840</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>