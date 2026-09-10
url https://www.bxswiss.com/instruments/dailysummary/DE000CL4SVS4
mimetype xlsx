--- v9 (2026-08-01)
+++ v10 (2026-09-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2b6fac0e9e1e4dc1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa40eebd3c024824" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd46e18f6a08a4676"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb64ef972effe4fa2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R832321e9d8e74884" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd46e18f6a08a4676" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05f1a322495b4d43" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb64ef972effe4fa2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BEST Unlimited TURBO Call Warrant on Silver</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL4SVS4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.06.2026</x:t>
-[...640 lines deleted...]
-          <x:t>31,840</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,485</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>