--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ab151d9c3d447fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19b66374c8304f2d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb7495eb619f046e3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc170cd5f41754542"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ad0feec706749a6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb7495eb619f046e3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re893d65417ca4517" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc170cd5f41754542" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on DAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL4SGS5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,125</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>115,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>113,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>112,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,535</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>