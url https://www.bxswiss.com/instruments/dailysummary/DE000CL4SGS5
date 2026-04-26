--- v6 (2026-04-03)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R19b66374c8304f2d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfef2cbab87d34dbb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc170cd5f41754542"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ed18b559946461f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re893d65417ca4517" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc170cd5f41754542" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a436a7649644561" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ed18b559946461f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on DAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL4SGS5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>112,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>111,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>114,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>115,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,215</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>