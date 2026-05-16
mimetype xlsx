--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfef2cbab87d34dbb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d658abaa9284fa4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ed18b559946461f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5855f5331cdf4a23"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a436a7649644561" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ed18b559946461f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree4da1ea29e440f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5855f5331cdf4a23" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on DAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL4SGS5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...225 lines deleted...]
-          <x:t>121,255</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>118,475</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>121,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>120,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>119,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>117,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>118,925</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>119,845</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>120,215</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>116,835</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>