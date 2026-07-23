--- v8 (2026-05-16)
+++ v9 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0d658abaa9284fa4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc46ba98f70f4adb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5855f5331cdf4a23"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd058b5de5ed465c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree4da1ea29e440f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5855f5331cdf4a23" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f6a9ace7ad4410b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd058b5de5ed465c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on DAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL4SGS5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...409 lines deleted...]
-          <x:t>123,695</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>122,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>123,685</x:t>
-[...193 lines deleted...]
-          <x:t>116,835</x:t>
+          <x:t>125,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,655</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>