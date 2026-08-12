--- v9 (2026-07-23)
+++ v10 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcc46ba98f70f4adb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36ce209cb3414b33" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd058b5de5ed465c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4aa58302f67e4bf9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f6a9ace7ad4410b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd058b5de5ed465c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd529bd747eb47d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4aa58302f67e4bf9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on DAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL4SGS5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...338 lines deleted...]
-          <x:t>124,695</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>123,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>125,315</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...226 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>124,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,705</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>129,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>126,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>128,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,465</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>