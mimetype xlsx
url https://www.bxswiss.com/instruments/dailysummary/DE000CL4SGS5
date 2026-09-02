--- v10 (2026-08-12)
+++ v11 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R36ce209cb3414b33" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6c42327411b410b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4aa58302f67e4bf9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9eaa610aa52a4688"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdd529bd747eb47d2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4aa58302f67e4bf9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re349bf81d3b44a44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9eaa610aa52a4688" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on DAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL4SGS5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>135,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,305</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>141,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>142,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>140,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,065</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>