--- v11 (2026-09-02)
+++ v12 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd6c42327411b410b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc898db6b369a41e7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9eaa610aa52a4688"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12555f32d7784212"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re349bf81d3b44a44" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9eaa610aa52a4688" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5027e06b8e0248f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12555f32d7784212" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on DAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL4SGS5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...31 lines deleted...]
-          <x:t>138,045</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>140,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>137,485</x:t>
-[...183 lines deleted...]
-          <x:t>142,025</x:t>
+          <x:t>140,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>142,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>141,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>139,935</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>139,435</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>138,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>139,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>137,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>137,895</x:t>
-[...242 lines deleted...]
-          <x:t>137,065</x:t>
+          <x:t>138,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>137,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>