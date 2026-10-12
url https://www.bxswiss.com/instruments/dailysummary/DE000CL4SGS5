--- v12 (2026-09-22)
+++ v13 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc898db6b369a41e7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50aedcde9c174417" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12555f32d7784212"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf8af6e5362541df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5027e06b8e0248f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12555f32d7784212" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20f08778abf54da2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf8af6e5362541df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on DAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL4SGS5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...365 lines deleted...]
-          <x:t>132,815</x:t>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>136,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>135,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,305</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...31 lines deleted...]
-          <x:t>132,745</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>134,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>132,175</x:t>
-[...166 lines deleted...]
-          <x:t>133,305</x:t>
+          <x:t>131,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,985</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>