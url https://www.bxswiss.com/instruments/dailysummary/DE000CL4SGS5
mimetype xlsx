--- v13 (2026-10-12)
+++ v14 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R50aedcde9c174417" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6942eed0d5c489b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdf8af6e5362541df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc7b1f0db005b40f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R20f08778abf54da2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdf8af6e5362541df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ef0b05945204803" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc7b1f0db005b40f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on DAX</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL4SGS5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...171 lines deleted...]
-          <x:t>134,865</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>132,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>124,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>125,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>126,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>128,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>127,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>130,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>129,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>134,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>131,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>131,165</x:t>
-[...21 lines deleted...]
-          <x:t>132,405</x:t>
+          <x:t>134,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>133,305</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>126,985</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>133,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>131,785</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>