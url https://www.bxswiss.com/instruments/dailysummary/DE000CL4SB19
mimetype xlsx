--- v6 (2026-03-14)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6273ec9434d04792" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e9f56445b1b4ec9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4041fbd8bab49a5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R174654d9bead4f0c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redc50ade87d54788" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4041fbd8bab49a5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redc4dff466f84c3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R174654d9bead4f0c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on dormakaba Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL4SB19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...279 lines deleted...]
-          <x:t>3,120</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,750</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>2,890</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,890</x:t>
-[...87 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,510</x:t>
-[...139 lines deleted...]
-          <x:t>2,380</x:t>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>