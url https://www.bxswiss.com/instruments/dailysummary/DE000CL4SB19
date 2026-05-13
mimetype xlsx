--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4e9f56445b1b4ec9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R558386def2c1457c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R174654d9bead4f0c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75be7b094e1b4962"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redc4dff466f84c3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R174654d9bead4f0c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb964999152504371" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75be7b094e1b4962" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on dormakaba Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL4SB19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...53 lines deleted...]
-          <x:t>25.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,390</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...202 lines deleted...]
-          <x:t>08.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,650</x:t>
-[...21 lines deleted...]
-          <x:t>2,490</x:t>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,400</x:t>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,520</x:t>
-        </x:is>
-[...241 lines deleted...]
-          <x:t>2,530</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>