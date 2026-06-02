--- v8 (2026-05-13)
+++ v9 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R558386def2c1457c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fd1e6c19fd84d55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75be7b094e1b4962"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R990b9f56589e4617"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb964999152504371" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75be7b094e1b4962" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R588395aafd9f40a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R990b9f56589e4617" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on dormakaba Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL4SB19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,460</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,450</x:t>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,510</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...225 lines deleted...]
-          <x:t>2,570</x:t>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,420</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...62 lines deleted...]
-          <x:t>29.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,470</x:t>
-[...225 lines deleted...]
-          <x:t>2,520</x:t>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>