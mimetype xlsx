--- v9 (2026-06-02)
+++ v10 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fd1e6c19fd84d55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15faa980a4b3423d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R990b9f56589e4617"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67dccb0f82ac48bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R588395aafd9f40a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R990b9f56589e4617" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bee03b9424448ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67dccb0f82ac48bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on dormakaba Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL4SB19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,470</x:t>
-[...26 lines deleted...]
-          <x:t>2,710</x:t>
+          <x:t>2,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,540</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>2,765</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,600</x:t>
-[...377 lines deleted...]
-          <x:t>2,240</x:t>
+          <x:t>2,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>