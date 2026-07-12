--- v10 (2026-06-22)
+++ v11 (2026-07-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15faa980a4b3423d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c2a852e578a4588" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67dccb0f82ac48bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4373ca5976804014"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bee03b9424448ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67dccb0f82ac48bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R249cce65c49c459a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4373ca5976804014" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on dormakaba Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL4SB19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,440</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,510</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,450</x:t>
-[...539 lines deleted...]
-          <x:t>2,580</x:t>
+          <x:t>2,500</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>