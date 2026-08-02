--- v11 (2026-07-12)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c2a852e578a4588" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe0ad5126a414955" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4373ca5976804014"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5f3a542c5944fcf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R249cce65c49c459a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4373ca5976804014" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bb72c4c35b64858" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5f3a542c5944fcf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on dormakaba Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL4SB19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>2,350</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,310</x:t>
-[...16 lines deleted...]
-          <x:t>2,490</x:t>
+          <x:t>2,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,400</x:t>
-[...70 lines deleted...]
-          <x:t>2,485</x:t>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,420</x:t>
-[...232 lines deleted...]
-          <x:t>2,415</x:t>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,700</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>2,680</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,660</x:t>
-[...166 lines deleted...]
-          <x:t>2,500</x:t>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>