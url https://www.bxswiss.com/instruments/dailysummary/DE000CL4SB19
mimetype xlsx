--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe0ad5126a414955" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8996a2332354475d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb5f3a542c5944fcf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0b0edf131ff4739"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bb72c4c35b64858" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb5f3a542c5944fcf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3466818c8f8c4376" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0b0edf131ff4739" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on dormakaba Holding</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL4SB19</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>2,415</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,700</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>2,370</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,700</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>02.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,740</x:t>
-[...291 lines deleted...]
-          <x:t>2,685</x:t>
+          <x:t>2,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,660</x:t>
-[...80 lines deleted...]
-          <x:t>2,720</x:t>
+          <x:t>2,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,780</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>2,735</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,685</x:t>
-[...139 lines deleted...]
-          <x:t>2,940</x:t>
+          <x:t>2,900</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>