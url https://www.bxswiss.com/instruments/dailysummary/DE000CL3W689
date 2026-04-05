--- v4 (2026-03-14)
+++ v5 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Red29bc4362184f76" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc9cb36634d94229" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bd011ab989048e8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R257bae8592af4c74"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53723e660d024ea6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bd011ab989048e8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d9531c0c1be4358" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R257bae8592af4c74" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on BASF SE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL3W689</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,465</x:t>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,645</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,645</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>2,725</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,725</x:t>
-[...593 lines deleted...]
-          <x:t>2,375</x:t>
+          <x:t>2,635</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>