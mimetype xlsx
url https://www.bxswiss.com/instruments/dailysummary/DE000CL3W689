--- v5 (2026-04-05)
+++ v6 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdc9cb36634d94229" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6125d90558a2483b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R257bae8592af4c74"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6aed3ecfb5974490"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d9531c0c1be4358" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R257bae8592af4c74" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddb8c86e8a4842f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6aed3ecfb5974490" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on BASF SE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL3W689</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>2,465</x:t>
+          <x:t>25.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,345</x:t>
-[...119 lines deleted...]
-          <x:t>25.03.2026</x:t>
+          <x:t>2,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,555</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>2,545</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,505</x:t>
         </x:is>
       </x:c>
@@ -737,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>