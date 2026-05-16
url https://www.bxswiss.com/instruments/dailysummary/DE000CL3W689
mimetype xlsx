--- v6 (2026-04-25)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6125d90558a2483b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a71d50e9ccc48d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6aed3ecfb5974490"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R632a6757d28247b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddb8c86e8a4842f0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6aed3ecfb5974490" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35e02705ca8f4ca7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R632a6757d28247b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on BASF SE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL3W689</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...58 lines deleted...]
-          <x:t>2,655</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,755</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...163 lines deleted...]
-          <x:t>2,645</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,755</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>2,885</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,025</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>2,975</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,995</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>14.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,025</x:t>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,915</x:t>
-[...215 lines deleted...]
-          <x:t>2,935</x:t>
+          <x:t>2,925</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>