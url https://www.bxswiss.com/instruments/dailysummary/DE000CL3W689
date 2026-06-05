--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a71d50e9ccc48d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5e353bad9084212" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R632a6757d28247b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5c6e95e70724cea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35e02705ca8f4ca7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R632a6757d28247b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R738b8a3ee4e64bcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5c6e95e70724cea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on BASF SE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL3W689</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,025</x:t>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,915</x:t>
-[...6 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,895</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>2,935</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,805</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>2,835</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>2,815</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>2,925</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>