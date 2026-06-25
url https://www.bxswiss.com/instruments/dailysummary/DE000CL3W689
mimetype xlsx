--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5e353bad9084212" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70bbd5a218704756" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re5c6e95e70724cea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61ad23ab0bea428a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R738b8a3ee4e64bcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re5c6e95e70724cea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recfa18428b5c41bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61ad23ab0bea428a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on BASF SE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL3W689</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...63 lines deleted...]
-          <x:t>3,055</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,895</x:t>
-[...21 lines deleted...]
-          <x:t>2,745</x:t>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,755</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>08.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,855</x:t>
+          <x:t>2,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,835</x:t>
-[...232 lines deleted...]
-          <x:t>2,865</x:t>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,855</x:t>
-[...70 lines deleted...]
-          <x:t>2,825</x:t>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,775</x:t>
-[...161 lines deleted...]
-          <x:t>2,735</x:t>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>