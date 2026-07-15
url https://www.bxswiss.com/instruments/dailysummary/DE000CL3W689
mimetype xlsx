--- v9 (2026-06-25)
+++ v10 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R70bbd5a218704756" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4246ff2af0bd41f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R61ad23ab0bea428a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc7b12e3185c41c0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Recfa18428b5c41bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R61ad23ab0bea428a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c701cf4429c478d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc7b12e3185c41c0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on BASF SE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL3W689</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>2,825</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,775</x:t>
-[...16 lines deleted...]
-          <x:t>2,795</x:t>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,735</x:t>
-[...280 lines deleted...]
-        <x:is>
           <x:t>2,610</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,645</x:t>
-[...225 lines deleted...]
-          <x:t>2,585</x:t>
+          <x:t>2,635</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>