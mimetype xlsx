--- v10 (2026-07-15)
+++ v11 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4246ff2af0bd41f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e314f3aaa5343ec" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdc7b12e3185c41c0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re99ce16d4c7943b9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5c701cf4429c478d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdc7b12e3185c41c0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f0277fc6f3c4526" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re99ce16d4c7943b9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on BASF SE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL3W689</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>2,575</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,615</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...42 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,665</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>2,585</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...411 lines deleted...]
-          <x:t>2,635</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>