--- v11 (2026-08-04)
+++ v12 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3e314f3aaa5343ec" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a15ee569e714b17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re99ce16d4c7943b9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R876d51e1a9f6494d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3f0277fc6f3c4526" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re99ce16d4c7943b9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94cdb79188b349d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R876d51e1a9f6494d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on BASF SE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL3W689</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...188 lines deleted...]
-          <x:t>15.07.2026</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,665</x:t>
-[...48 lines deleted...]
-          <x:t>2,560</x:t>
+          <x:t>2,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,585</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>2,630</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,585</x:t>
-[...97 lines deleted...]
-          <x:t>2,640</x:t>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,640</x:t>
-[...43 lines deleted...]
-          <x:t>2,790</x:t>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,725</x:t>
-[...16 lines deleted...]
-          <x:t>2,730</x:t>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,695</x:t>
-[...16 lines deleted...]
-          <x:t>2,840</x:t>
+          <x:t>2,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,725</x:t>
-[...4 lines deleted...]
-          <x:t>2,765</x:t>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>