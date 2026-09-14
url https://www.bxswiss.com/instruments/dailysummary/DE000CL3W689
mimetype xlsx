--- v12 (2026-08-25)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a15ee569e714b17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a69f7628e1a47b8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R876d51e1a9f6494d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e68ff935b7d40a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94cdb79188b349d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R876d51e1a9f6494d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9c57a1f32fdc43d6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e68ff935b7d40a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Unlimited TURBO Call Warrant on BASF SE</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000CL3W689</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...85 lines deleted...]
-          <x:t>2,640</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,640</x:t>
-[...16 lines deleted...]
-          <x:t>2,810</x:t>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,875</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>2,795</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,815</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>2,730</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,695</x:t>
-[...16 lines deleted...]
-          <x:t>2,840</x:t>
+          <x:t>2,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>2,725</x:t>
-[...70 lines deleted...]
-          <x:t>2,875</x:t>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,905</x:t>
-        </x:is>
-[...305 lines deleted...]
-          <x:t>2,955</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>