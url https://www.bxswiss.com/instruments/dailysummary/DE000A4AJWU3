--- v13 (2026-09-05)
+++ v14 (2026-09-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R863698d788224328" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2998ede25d749ee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8de1248ff845462b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b651a1c2ff04732"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf650772abed47c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8de1248ff845462b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56daeb61bc6e4b1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b651a1c2ff04732" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bitwise Aptos Staking ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A4AJWU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.08.2026</x:t>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,485</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>05.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,500</x:t>
+          <x:t>0,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,487</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,496</x:t>
-[...593 lines deleted...]
-          <x:t>0,485</x:t>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>