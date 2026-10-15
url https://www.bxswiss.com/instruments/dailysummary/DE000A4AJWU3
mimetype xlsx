--- v14 (2026-09-25)
+++ v15 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2998ede25d749ee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa7a1cd79cd445e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b651a1c2ff04732"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9dbabaa183144e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R56daeb61bc6e4b1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b651a1c2ff04732" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5fa829443a04a38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9dbabaa183144e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bitwise Aptos Staking ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A4AJWU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,181 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,490</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,495</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>0,475</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,469</x:t>
-[...151 lines deleted...]
-          <x:t>0,531</x:t>
+          <x:t>0,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,503</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,511</x:t>
-[...92 lines deleted...]
-          <x:t>0,553</x:t>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,577</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...197 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,662</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,654</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>