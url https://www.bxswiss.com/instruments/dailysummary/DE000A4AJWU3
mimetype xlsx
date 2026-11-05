--- v15 (2026-10-15)
+++ v16 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfa7a1cd79cd445e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15b0e1eb5eb041d1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc9dbabaa183144e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc77fcf70f227487f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5fa829443a04a38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc9dbabaa183144e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37345a8e2c3242c3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc77fcf70f227487f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bitwise Aptos Staking ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A4AJWU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...112 lines deleted...]
-          <x:t>0,572</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,600</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...492 lines deleted...]
-          <x:t>0,697</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>