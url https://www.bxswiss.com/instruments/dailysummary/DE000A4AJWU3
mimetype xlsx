--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e0babbc498e4533" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra84aa9993f6b4c3b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R59c1a90deaf6430c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R413094761b6a410a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0e405a0cd3774d0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R59c1a90deaf6430c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdecae901665d4cce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R413094761b6a410a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bitwise Aptos Staking ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A4AJWU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,771</x:t>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,778</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>11.02.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,764</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...60 lines deleted...]
-          <x:t>0,724</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,755</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>0,744</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,706</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,720</x:t>
-[...458 lines deleted...]
-          <x:t>0,780</x:t>
+          <x:t>0,711</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>