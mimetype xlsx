--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra84aa9993f6b4c3b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd00c1ae2581b4d21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R413094761b6a410a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd543486e0bed45b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdecae901665d4cce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R413094761b6a410a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36bf7323976d4c8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd543486e0bed45b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bitwise Aptos Staking ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A4AJWU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,772</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,801</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,840</x:t>
-[...21 lines deleted...]
-          <x:t>0,809</x:t>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,784</x:t>
-[...26 lines deleted...]
-          <x:t>0,762</x:t>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,773</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...116 lines deleted...]
-          <x:t>0,759</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,799</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,749</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,780</x:t>
-        </x:is>
-[...376 lines deleted...]
-          <x:t>0,711</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>