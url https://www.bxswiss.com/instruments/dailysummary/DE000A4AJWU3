--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd00c1ae2581b4d21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fd82c16da5e4e58" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd543486e0bed45b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84f90816c44e4aee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36bf7323976d4c8c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd543486e0bed45b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc458cbda82a4668" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84f90816c44e4aee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bitwise Aptos Staking ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A4AJWU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,806</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,801</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>0,847</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,809</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,822</x:t>
-[...458 lines deleted...]
-          <x:t>0,780</x:t>
+          <x:t>0,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>