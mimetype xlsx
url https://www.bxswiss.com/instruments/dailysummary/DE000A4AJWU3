--- v8 (2026-05-14)
+++ v9 (2026-06-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fd82c16da5e4e58" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R545a8df97a124977" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84f90816c44e4aee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74ef152dde1b4441"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc458cbda82a4668" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84f90816c44e4aee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa92d3845b9c4da1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74ef152dde1b4441" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bitwise Aptos Staking ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A4AJWU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,671</x:t>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,692</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...20 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,702</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.04.2026</x:t>
-[...532 lines deleted...]
-          <x:t>0,852</x:t>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>