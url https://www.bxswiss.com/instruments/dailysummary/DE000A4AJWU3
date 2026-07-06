--- v9 (2026-06-15)
+++ v10 (2026-07-06)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R545a8df97a124977" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9341ad370b3443f8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74ef152dde1b4441"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3aee0188c8648ce"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa92d3845b9c4da1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74ef152dde1b4441" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d5961d4e05246f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3aee0188c8648ce" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bitwise Aptos Staking ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A4AJWU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,408 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.05.2026</x:t>
-[...356 lines deleted...]
-        <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,644</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,637</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -690,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,527</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>