--- v10 (2026-07-06)
+++ v11 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9341ad370b3443f8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40b2d1a61db84074" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb3aee0188c8648ce"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re35510d679be4e69"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4d5961d4e05246f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb3aee0188c8648ce" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd90739d9d80d4e2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re35510d679be4e69" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bitwise Aptos Staking ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A4AJWU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...95 lines deleted...]
-          <x:t>0,539</x:t>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,545</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>0,526</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,533</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,528</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...121 lines deleted...]
-          <x:t>0,552</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,528</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,531</x:t>
-[...16 lines deleted...]
-          <x:t>0,540</x:t>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,516</x:t>
-        </x:is>
-[...273 lines deleted...]
-          <x:t>0,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>