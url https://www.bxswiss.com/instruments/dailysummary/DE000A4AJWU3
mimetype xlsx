--- v11 (2026-07-27)
+++ v12 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40b2d1a61db84074" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb50a106abda24b64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re35510d679be4e69"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfca74a0f4504d38"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd90739d9d80d4e2e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re35510d679be4e69" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08ae221f060047a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfca74a0f4504d38" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bitwise Aptos Staking ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A4AJWU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>0,540</x:t>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,491</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>0,509</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,507</x:t>
-[...340 lines deleted...]
-          <x:t>0,501</x:t>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,501</x:t>
-[...107 lines deleted...]
-          <x:t>0,516</x:t>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>