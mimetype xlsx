--- v12 (2026-08-16)
+++ v13 (2026-09-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb50a106abda24b64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R863698d788224328" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfca74a0f4504d38"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8de1248ff845462b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R08ae221f060047a7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfca74a0f4504d38" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf650772abed47c5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8de1248ff845462b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bitwise Aptos Staking ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A4AJWU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...41 lines deleted...]
-          <x:t>0,506</x:t>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,496</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,521</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>0,496</x:t>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,503</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,501</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,507</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,501</x:t>
-[...280 lines deleted...]
-        <x:is>
           <x:t>0,485</x:t>
-        </x:is>
-[...229 lines deleted...]
-          <x:t>0,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>