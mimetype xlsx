--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9562f2db32af46e1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b80e50edcfb43ff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84ea5a2971f14d89"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2373f8a3f98e4c54"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb747f47b71474ef7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84ea5a2971f14d89" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79c255044edc41a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2373f8a3f98e4c54" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Crypto Leaders ETN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A3GWEU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...134 lines deleted...]
-          <x:t>17.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,868</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,804</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,713</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,589</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,654</x:t>
-[...495 lines deleted...]
-          <x:t>6,000</x:t>
+          <x:t>5,662</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>