--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b80e50edcfb43ff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbae90219a0714554" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2373f8a3f98e4c54"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R826a85396bf141b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79c255044edc41a3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2373f8a3f98e4c54" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83325b23a7b84a76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R826a85396bf141b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Crypto Leaders ETN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A3GWEU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>05.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,201</x:t>
-[...549 lines deleted...]
-          <x:t>5,662</x:t>
+          <x:t>5,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,274</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>