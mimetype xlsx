--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbae90219a0714554" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd11f0e3504dc4bbf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R826a85396bf141b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e325cfdab8945bd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R83325b23a7b84a76" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R826a85396bf141b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23785c31f433442f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e325cfdab8945bd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Crypto Leaders ETN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A3GWEU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>6,007</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,898</x:t>
-[...119 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>6,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,061</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,126</x:t>
-[...151 lines deleted...]
-          <x:t>23.04.2026</x:t>
+          <x:t>6,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,294</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...11 lines deleted...]
-          <x:t>6,274</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,278</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,344</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>