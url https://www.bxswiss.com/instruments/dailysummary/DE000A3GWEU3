--- v6 (2026-05-14)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd11f0e3504dc4bbf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9de7c707c3de4b39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e325cfdab8945bd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0cc2a7b941e4d5f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R23785c31f433442f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e325cfdab8945bd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R495cca8867e3416b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0cc2a7b941e4d5f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Crypto Leaders ETN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A3GWEU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...41 lines deleted...]
-          <x:t>6,103</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,329</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,216</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,124</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>6,164</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,185</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...492 lines deleted...]
-          <x:t>6,344</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,202</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>