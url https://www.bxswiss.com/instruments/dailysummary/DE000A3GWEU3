--- v7 (2026-06-13)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9de7c707c3de4b39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1b59e36cc384b5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0cc2a7b941e4d5f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7c2d6865b814c1c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R495cca8867e3416b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0cc2a7b941e4d5f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73a7ed13a9364555" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7c2d6865b814c1c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Crypto Leaders ETN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A3GWEU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...490 lines deleted...]
-          <x:t>5,149</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,927</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,131</x:t>
-[...112 lines deleted...]
-          <x:t>5,202</x:t>
+          <x:t>5,364</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>