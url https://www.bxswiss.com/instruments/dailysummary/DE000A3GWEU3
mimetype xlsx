--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf1b59e36cc384b5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R759c41a17f8f4723" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf7c2d6865b814c1c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3a6e789cfac49f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R73a7ed13a9364555" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf7c2d6865b814c1c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67ead62d0c094741" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3a6e789cfac49f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Crypto Leaders ETN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A3GWEU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>5,311</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,389</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,492</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>5,286</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,232</x:t>
-[...463 lines deleted...]
-          <x:t>5,364</x:t>
+          <x:t>5,367</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>