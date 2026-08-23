--- v9 (2026-08-03)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R759c41a17f8f4723" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8be6d7d81324e28" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra3a6e789cfac49f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc862c9af98948e4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67ead62d0c094741" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra3a6e789cfac49f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6fbef28b9644b74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc862c9af98948e4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Crypto Leaders ETN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A3GWEU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>5,397</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,674</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,457</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,454</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,468</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,261</x:t>
+          <x:t>5,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,376</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>5,360</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,483</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,514</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>5,406</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,508</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>22.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,674</x:t>
-[...198 lines deleted...]
-          <x:t>5,367</x:t>
+          <x:t>5,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,590</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>