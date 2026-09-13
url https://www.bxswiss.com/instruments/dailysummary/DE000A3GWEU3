--- v10 (2026-08-23)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8be6d7d81324e28" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad9c2c7428f84a37" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcc862c9af98948e4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8572b5dd6ae146c5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6fbef28b9644b74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcc862c9af98948e4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1742082c1da4865" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8572b5dd6ae146c5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Crypto Leaders ETN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A3GWEU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,600 +149,195 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,674</x:t>
-[...291 lines deleted...]
-          <x:t>5,513</x:t>
+          <x:t>5,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,552</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>5,496</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,475</x:t>
-[...209 lines deleted...]
-        <x:is>
           <x:t>5,932</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,805</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,080</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,442</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,689</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,092</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>