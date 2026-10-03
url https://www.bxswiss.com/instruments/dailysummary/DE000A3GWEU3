--- v11 (2026-09-13)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rad9c2c7428f84a37" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re84aa11c128b4b04" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8572b5dd6ae146c5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac4c4df5cb2944a3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb1742082c1da4865" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8572b5dd6ae146c5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re30a26151b974fbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac4c4df5cb2944a3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Crypto Leaders ETN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A3GWEU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...220 lines deleted...]
-          <x:t>6,588</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,038</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,514</x:t>
-[...65 lines deleted...]
-          <x:t>27.08.2026</x:t>
+          <x:t>6,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,998</x:t>
-[...129 lines deleted...]
-          <x:t>6,748</x:t>
+          <x:t>7,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,996</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,647</x:t>
-[...150 lines deleted...]
-        <x:is>
           <x:t>6,839</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,182</x:t>
-[...4 lines deleted...]
-          <x:t>6,763</x:t>
+          <x:t>6,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,729</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>