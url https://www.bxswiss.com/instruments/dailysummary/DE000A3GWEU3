--- v12 (2026-10-03)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re84aa11c128b4b04" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re8d7bc3043ec4f0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rac4c4df5cb2944a3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6c5ef4fc6ec4749"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re30a26151b974fbc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rac4c4df5cb2944a3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rff3ca0e6bc89404f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6c5ef4fc6ec4749" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Crypto Leaders ETN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A3GWEU3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,718</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,871</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,672</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,249</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,304</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,116</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,024</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>