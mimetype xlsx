--- v11 (2026-09-13)
+++ v12 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1eb53a0185434edb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R246f24f7dda848f9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra33c0cbe0d674e39"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d70a7e116fa435c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbd2158ef68f4d66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra33c0cbe0d674e39" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bbfb41143734c60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d70a7e116fa435c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bitwise Physical Solana ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A3GVKZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,448 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...247 lines deleted...]
-          <x:t>7,390</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,461</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>7,039</x:t>
-[...138 lines deleted...]
-        <x:is>
           <x:t>7,517</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,221</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,842</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,050</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>