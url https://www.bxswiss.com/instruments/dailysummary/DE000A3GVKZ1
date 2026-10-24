--- v12 (2026-10-03)
+++ v13 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R246f24f7dda848f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8025a85a651c4b6f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d70a7e116fa435c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16ae759f1b794596"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4bbfb41143734c60" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d70a7e116fa435c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc22c251e34a64a38" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16ae759f1b794596" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bitwise Physical Solana ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A3GVKZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,454</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,643</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,023</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,811</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,818</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>