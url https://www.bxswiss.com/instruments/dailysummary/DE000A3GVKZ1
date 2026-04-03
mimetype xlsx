--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R561d6a89cf554f8b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcd422be860641f0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc998d38f1cec44d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1dad933f16ae4f1a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc130a4cb3e844d6d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc998d38f1cec44d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R207ab44347424e00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1dad933f16ae4f1a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bitwise Physical Solana ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A3GVKZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,057</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,976</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,994</x:t>
-[...630 lines deleted...]
-          <x:t>6,482</x:t>
+          <x:t>6,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>