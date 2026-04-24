--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcd422be860641f0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R270a3fad4b954f30" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1dad933f16ae4f1a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25a8c6d9f74648be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R207ab44347424e00" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1dad933f16ae4f1a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca29f9e1150c42ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25a8c6d9f74648be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bitwise Physical Solana ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A3GVKZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...85 lines deleted...]
-          <x:t>6,470</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,330</x:t>
-[...43 lines deleted...]
-          <x:t>5,954</x:t>
+          <x:t>6,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,053</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,142</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,202</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,219</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,932</x:t>
-[...490 lines deleted...]
-          <x:t>5,765</x:t>
+          <x:t>6,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>