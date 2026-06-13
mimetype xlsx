--- v6 (2026-04-24)
+++ v7 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R270a3fad4b954f30" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ca64140a03447aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R25a8c6d9f74648be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37ff7db393c54466"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca29f9e1150c42ac" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R25a8c6d9f74648be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc40b6fd0922b49f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37ff7db393c54466" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bitwise Physical Solana ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A3GVKZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...139 lines deleted...]
-          <x:t>6,105</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,411</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,193</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,232</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...136 lines deleted...]
-          <x:t>5,972</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,027</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>6,066</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,919</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,989</x:t>
-[...215 lines deleted...]
-          <x:t>6,190</x:t>
+          <x:t>5,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,803</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>