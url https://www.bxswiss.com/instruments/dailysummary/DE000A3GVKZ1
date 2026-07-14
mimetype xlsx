--- v7 (2026-06-13)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ca64140a03447aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a4637a97b884d36" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R37ff7db393c54466"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R705f449d3f2045d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc40b6fd0922b49f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R37ff7db393c54466" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7696a2232fc3466b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R705f449d3f2045d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bitwise Physical Solana ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A3GVKZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...279 lines deleted...]
-          <x:t>6,082</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,862</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,269</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,826</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,950</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...325 lines deleted...]
-          <x:t>4,960</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,646</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>