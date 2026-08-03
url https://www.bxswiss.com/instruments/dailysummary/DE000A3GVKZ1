--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6a4637a97b884d36" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb1c27e344c0418e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R705f449d3f2045d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re25bea3a9e934c55"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7696a2232fc3466b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R705f449d3f2045d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6d7c64269ba4df4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re25bea3a9e934c55" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bitwise Physical Solana ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A3GVKZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...311 lines deleted...]
-          <x:t>5,319</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,453</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...266 lines deleted...]
-          <x:t>5,646</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,378</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>