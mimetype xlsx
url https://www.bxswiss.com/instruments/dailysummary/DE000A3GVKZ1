--- v9 (2026-08-03)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfb1c27e344c0418e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc92d811c40ee4928" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re25bea3a9e934c55"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a3070fb92e048cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6d7c64269ba4df4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re25bea3a9e934c55" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R698a17baa34a46d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a3070fb92e048cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bitwise Physical Solana ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A3GVKZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...171 lines deleted...]
-          <x:t>5,898</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,681</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,766</x:t>
-[...119 lines deleted...]
-          <x:t>5,496</x:t>
+          <x:t>5,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,521</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,402</x:t>
-[...107 lines deleted...]
-          <x:t>5,648</x:t>
+          <x:t>5,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,349</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,667</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,681</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>5,651</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,568</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,485</x:t>
-[...139 lines deleted...]
-          <x:t>5,378</x:t>
+          <x:t>6,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,687</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>