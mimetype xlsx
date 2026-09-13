--- v10 (2026-08-23)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc92d811c40ee4928" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1eb53a0185434edb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a3070fb92e048cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra33c0cbe0d674e39"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R698a17baa34a46d7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a3070fb92e048cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbd2158ef68f4d66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra33c0cbe0d674e39" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bitwise Physical Solana ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A3GVKZ1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,600 +149,195 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>5,651</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,485</x:t>
-[...479 lines deleted...]
-        <x:is>
           <x:t>6,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,677</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,980</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,246</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,548</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,319</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,672</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>