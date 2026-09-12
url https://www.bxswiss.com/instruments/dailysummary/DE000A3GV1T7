--- v14 (2026-08-22)
+++ v15 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28be04f66d6a4843" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd94aa834320f4f5a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R280066572028454c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9cc20eeabb24a81"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bd9582721d04101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R280066572028454c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76edae6487544a54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9cc20eeabb24a81" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Avalanche ETN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A3GV1T7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>22.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,558</x:t>
-[...21 lines deleted...]
-          <x:t>0,551</x:t>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,538</x:t>
-[...543 lines deleted...]
-        <x:is>
           <x:t>0,583</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>