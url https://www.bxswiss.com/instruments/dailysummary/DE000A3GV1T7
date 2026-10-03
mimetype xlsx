--- v15 (2026-09-12)
+++ v16 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd94aa834320f4f5a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0a0ac70e0364214" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9cc20eeabb24a81"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a638df7ac84447b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R76edae6487544a54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9cc20eeabb24a81" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd70febd30b9e4beb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a638df7ac84447b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Avalanche ETN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A3GV1T7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...215 lines deleted...]
-          <x:t>21.08.2026</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,606</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,634</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,605</x:t>
+          <x:t>0,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,626</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,617</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,632</x:t>
-[...31 lines deleted...]
-          <x:t>0,605</x:t>
+          <x:t>0,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,618</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>0,627</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,604</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,609</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...185 lines deleted...]
-          <x:t>0,644</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,670</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>0,645</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>1,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,948</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>