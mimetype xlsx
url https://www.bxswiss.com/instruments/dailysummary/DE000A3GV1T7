--- v16 (2026-10-03)
+++ v17 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc0a0ac70e0364214" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1adfc7faeaa4eff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6a638df7ac84447b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rabfcae9af4da4215"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd70febd30b9e4beb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6a638df7ac84447b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R449ea8c8b7aa48e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rabfcae9af4da4215" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Avalanche ETN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A3GV1T7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,974</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,944</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,944</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,936</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,819</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>