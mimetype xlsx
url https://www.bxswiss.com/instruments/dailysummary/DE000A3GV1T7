--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re59b43ad215b4561" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8692d20474db4868" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1fc3ba19f13b40b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49e51337c2174653"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b033dd6a0fd4bb5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1fc3ba19f13b40b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R973347feb42745d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49e51337c2174653" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Avalanche ETN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A3GV1T7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...31 lines deleted...]
-          <x:t>0,681</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,674</x:t>
-[...16 lines deleted...]
-          <x:t>0,706</x:t>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,716</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,689</x:t>
-[...43 lines deleted...]
-          <x:t>0,739</x:t>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,721</x:t>
-[...38 lines deleted...]
-          <x:t>18.02.2026</x:t>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,730</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...158 lines deleted...]
-          <x:t>0,748</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,755</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>02.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,767</x:t>
-[...116 lines deleted...]
-        <x:is>
           <x:t>0,723</x:t>
-        </x:is>
-[...133 lines deleted...]
-          <x:t>0,808</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>