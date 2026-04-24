--- v7 (2026-04-03)
+++ v8 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8692d20474db4868" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63804a55e4df4f97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R49e51337c2174653"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf1ce10e76614de1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R973347feb42745d9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R49e51337c2174653" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bcda9801d244cca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf1ce10e76614de1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Avalanche ETN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A3GV1T7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,712</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,767</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,710</x:t>
-[...38 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,744</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>0,742</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,776</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>06.03.2026</x:t>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,763</x:t>
-        </x:is>
-[...526 lines deleted...]
-          <x:t>0,723</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>