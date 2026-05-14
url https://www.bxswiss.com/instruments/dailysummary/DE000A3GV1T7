--- v8 (2026-04-24)
+++ v9 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63804a55e4df4f97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddb7e703a57946d5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raf1ce10e76614de1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R246d1e419838455f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3bcda9801d244cca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raf1ce10e76614de1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8148ce30ca34ad2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R246d1e419838455f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Avalanche ETN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A3GV1T7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,795</x:t>
-[...16 lines deleted...]
-          <x:t>24.03.2026</x:t>
+          <x:t>0,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,785</x:t>
-[...290 lines deleted...]
-        <x:is>
           <x:t>0,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,776</x:t>
-[...128 lines deleted...]
-        <x:is>
           <x:t>0,777</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,770</x:t>
-[...112 lines deleted...]
-          <x:t>0,763</x:t>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>