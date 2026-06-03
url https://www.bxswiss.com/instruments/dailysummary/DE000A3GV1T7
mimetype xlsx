--- v9 (2026-05-14)
+++ v10 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddb7e703a57946d5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bb020e1c7e946b9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R246d1e419838455f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5c4292a1e834a10"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf8148ce30ca34ad2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R246d1e419838455f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74f8afb867a54f90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5c4292a1e834a10" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Avalanche ETN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A3GV1T7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,739</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,757</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,734</x:t>
-[...16 lines deleted...]
-          <x:t>0,764</x:t>
+          <x:t>0,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,771</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,750</x:t>
-[...11 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,767</x:t>
-[...26 lines deleted...]
-          <x:t>0,780</x:t>
+          <x:t>0,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,754</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,751</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...487 lines deleted...]
-          <x:t>0,784</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,679</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>