--- v10 (2026-06-03)
+++ v11 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1bb020e1c7e946b9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd495680c358f4644" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd5c4292a1e834a10"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re813056784d044e1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R74f8afb867a54f90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd5c4292a1e834a10" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b710fea64694764" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re813056784d044e1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Avalanche ETN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A3GV1T7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>0,749</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,754</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,732</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>0,769</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,788</x:t>
-[...26 lines deleted...]
-          <x:t>0,781</x:t>
+          <x:t>0,748</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,754</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...327 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,752</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,751</x:t>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,704</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>