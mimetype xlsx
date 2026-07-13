--- v11 (2026-06-23)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd495680c358f4644" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R250ddf5f3bf44d95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re813056784d044e1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc76425aced114a47"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7b710fea64694764" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re813056784d044e1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf35a3a79d01d4eb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc76425aced114a47" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Avalanche ETN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A3GV1T7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...269 lines deleted...]
-          <x:t>08.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,509</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,508</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,566</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,544</x:t>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,562</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>0,537</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,540</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...111 lines deleted...]
-          <x:t>16.06.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,562</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...119 lines deleted...]
-          <x:t>0,528</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>