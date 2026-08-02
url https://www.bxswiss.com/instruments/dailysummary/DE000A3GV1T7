--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R250ddf5f3bf44d95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R867acb3f155f44b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc76425aced114a47"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfafc13e758d24299"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf35a3a79d01d4eb4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc76425aced114a47" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33addc384ded4fce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfafc13e758d24299" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Avalanche ETN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A3GV1T7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,542</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,548</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,537</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,541</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>0,550</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,546</x:t>
-[...200 lines deleted...]
-          <x:t>0,537</x:t>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,544</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,527</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>0,529</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...96 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,532</x:t>
-        </x:is>
-[...219 lines deleted...]
-          <x:t>0,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>