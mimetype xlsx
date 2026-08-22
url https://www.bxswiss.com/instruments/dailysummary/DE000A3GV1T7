--- v13 (2026-08-02)
+++ v14 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R867acb3f155f44b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R28be04f66d6a4843" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfafc13e758d24299"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R280066572028454c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R33addc384ded4fce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfafc13e758d24299" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9bd9582721d04101" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R280066572028454c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Avalanche ETN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A3GV1T7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,547</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,553</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,563</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,548</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>02.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,569</x:t>
-[...97 lines deleted...]
-          <x:t>08.07.2026</x:t>
+          <x:t>0,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,532</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>0,540</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,534</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>0,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>0,531</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>0,542</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,541</x:t>
-[...70 lines deleted...]
-          <x:t>0,555</x:t>
+          <x:t>0,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>0,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>0,542</x:t>
-[...301 lines deleted...]
-          <x:t>0,532</x:t>
+          <x:t>0,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>0,626</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>