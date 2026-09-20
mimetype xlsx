--- v11 (2026-08-30)
+++ v12 (2026-09-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a8ef41ddec6438e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1f62717d4fd40e0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb16905a51984ba2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf381e864c3b14ca3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bc00f87129a413a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb16905a51984ba2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R929682d9f6824ea9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf381e864c3b14ca3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Solana ETN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A3GSUD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,702</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,884</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,138</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>