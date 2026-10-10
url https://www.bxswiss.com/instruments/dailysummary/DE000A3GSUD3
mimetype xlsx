--- v12 (2026-09-20)
+++ v13 (2026-10-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1f62717d4fd40e0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R086dffc526e1490f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf381e864c3b14ca3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R162e590c5b34464e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R929682d9f6824ea9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf381e864c3b14ca3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8393f9d1805d459e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R162e590c5b34464e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Solana ETN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A3GSUD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.08.2026</x:t>
-[...242 lines deleted...]
-          <x:t>01.09.2026</x:t>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,694</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,730</x:t>
-[...85 lines deleted...]
-          <x:t>4,586</x:t>
+          <x:t>4,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,636</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...226 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,728</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,629</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,669</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,911</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,134</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>