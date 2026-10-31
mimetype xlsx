--- v13 (2026-10-10)
+++ v14 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R086dffc526e1490f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6dddf511658d423f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R162e590c5b34464e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R069f1848c96f4bd6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8393f9d1805d459e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R162e590c5b34464e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1c2482165224229" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R069f1848c96f4bd6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Solana ETN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A3GSUD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.09.2026</x:t>
-[...139 lines deleted...]
-          <x:t>4,654</x:t>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,858</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,871</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,531</x:t>
-[...490 lines deleted...]
-          <x:t>5,134</x:t>
+          <x:t>4,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,439</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>