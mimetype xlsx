--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R95e7810cf65e415c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40d65bb4903c48c1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd999ed9b84a5474d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71710c18b4fa41d1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1b4b7c8436fa40f7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd999ed9b84a5474d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ef5e72478974812" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71710c18b4fa41d1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Solana ETN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A3GSUD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,475 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...215 lines deleted...]
-          <x:t>20.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,894</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,821</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,678</x:t>
-[...197 lines deleted...]
-        <x:is>
           <x:t>3,804</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,063</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,799</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,517</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>