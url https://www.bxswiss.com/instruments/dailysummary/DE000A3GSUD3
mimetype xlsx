--- v5 (2026-04-03)
+++ v6 (2026-04-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R40d65bb4903c48c1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d432bdd0dcd47d6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71710c18b4fa41d1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8259ad97f09447be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9ef5e72478974812" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71710c18b4fa41d1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4634f0614eb4356" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8259ad97f09447be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Solana ETN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A3GSUD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>3,821</x:t>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,517</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,804</x:t>
-[...345 lines deleted...]
-          <x:t>3,905</x:t>
+          <x:t>3,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,791</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,834</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,929</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...9 lines deleted...]
-          <x:t>4,062</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,949</x:t>
-[...97 lines deleted...]
-          <x:t>3,836</x:t>
+          <x:t>3,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,676</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,688</x:t>
-[...107 lines deleted...]
-          <x:t>3,517</x:t>
+          <x:t>3,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,698</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>