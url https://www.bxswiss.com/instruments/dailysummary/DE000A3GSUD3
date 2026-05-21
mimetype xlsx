--- v6 (2026-04-30)
+++ v7 (2026-05-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4d432bdd0dcd47d6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ff3dd9e278a480a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8259ad97f09447be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70e8b71ee9bb4519"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf4634f0614eb4356" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8259ad97f09447be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b78ce58ee20432b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70e8b71ee9bb4519" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Solana ETN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A3GSUD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,752</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,723</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,799</x:t>
-[...16 lines deleted...]
-          <x:t>31.03.2026</x:t>
+          <x:t>3,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,732</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...99 lines deleted...]
-          <x:t>08.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,806</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,731</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,755</x:t>
-[...414 lines deleted...]
-          <x:t>3,698</x:t>
+          <x:t>3,797</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>