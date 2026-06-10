--- v7 (2026-05-21)
+++ v8 (2026-06-10)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ff3dd9e278a480a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R742086e4a0704767" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R70e8b71ee9bb4519"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c2bace25aeb4750"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b78ce58ee20432b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R70e8b71ee9bb4519" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5023374fcd354d66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c2bace25aeb4750" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Solana ETN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A3GSUD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.04.2026</x:t>
-[...26 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,703</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,742</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...519 lines deleted...]
-          <x:t>3,709</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,732</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>3,797</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>