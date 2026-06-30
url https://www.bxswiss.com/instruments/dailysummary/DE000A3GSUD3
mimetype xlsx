--- v8 (2026-06-10)
+++ v9 (2026-06-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R742086e4a0704767" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ce0aea4a36f410b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c2bace25aeb4750"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31e873636654464d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5023374fcd354d66" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c2bace25aeb4750" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0ba70d904c64f34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31e873636654464d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Solana ETN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A3GSUD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>29.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,633</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,526</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,624</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,003</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,886</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>2,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,357</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>