--- v9 (2026-06-30)
+++ v10 (2026-07-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6ce0aea4a36f410b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c25dea3d18242b1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R31e873636654464d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cbd6b3c8e924583"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra0ba70d904c64f34" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R31e873636654464d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7bd361ef2da4fd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cbd6b3c8e924583" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Solana ETN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A3GSUD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>3,498</x:t>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,993</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,244</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,521</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>3,361</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,542</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,367</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...505 lines deleted...]
-          <x:t>3,357</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>