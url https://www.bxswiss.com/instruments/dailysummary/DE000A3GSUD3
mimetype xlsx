--- v10 (2026-07-21)
+++ v11 (2026-08-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4c25dea3d18242b1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a8ef41ddec6438e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3cbd6b3c8e924583"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb16905a51984ba2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf7bd361ef2da4fd8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3cbd6b3c8e924583" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0bc00f87129a413a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb16905a51984ba2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Solana ETN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A3GSUD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>3,413</x:t>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,323</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,362</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,374</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,322</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,347</x:t>
-[...119 lines deleted...]
-          <x:t>3,283</x:t>
+          <x:t>3,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,329</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,275</x:t>
-[...237 lines deleted...]
-          <x:t>3,613</x:t>
+          <x:t>3,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,508</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,509</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,554</x:t>
-[...6 lines deleted...]
-          <x:t>13.07.2026</x:t>
+          <x:t>3,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,452</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,476</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,495</x:t>
-[...53 lines deleted...]
-          <x:t>3,595</x:t>
+          <x:t>3,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,542</x:t>
-[...80 lines deleted...]
-          <x:t>3,510</x:t>
+          <x:t>3,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,923</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,871</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>