--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f234234daf74e39" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R650515fe6c8d4b57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbda0b3dedae4ab1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R739448fc92c74087"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf323abc92784d12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbda0b3dedae4ab1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb017c7e50b594157" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R739448fc92c74087" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Ethereum ETN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A3GPSP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,610 +149,232 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>9,462</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,239</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>9,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>9,292</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>9,474</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,332</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>9,987</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,859</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,127</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,782</x:t>
         </x:is>
       </x:c>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,406</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,778</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,332</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,817</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>