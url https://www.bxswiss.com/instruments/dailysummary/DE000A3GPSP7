--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R650515fe6c8d4b57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfc1d4534cfc4326" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R739448fc92c74087"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fa1b74fab8c4d9d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb017c7e50b594157" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R739448fc92c74087" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f1fb67a58b4454b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fa1b74fab8c4d9d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Ethereum ETN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A3GPSP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...284 lines deleted...]
-          <x:t>11,770</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,921</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,879</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,768</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,945</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.08.2026</x:t>
-[...225 lines deleted...]
-          <x:t>12,219</x:t>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,296</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,070</x:t>
-[...107 lines deleted...]
-          <x:t>12,817</x:t>
+          <x:t>12,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,421</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>