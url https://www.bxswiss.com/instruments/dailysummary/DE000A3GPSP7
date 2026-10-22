--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfc1d4534cfc4326" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbadf9d0e853244aa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fa1b74fab8c4d9d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf823f9d672db4c2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f1fb67a58b4454b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fa1b74fab8c4d9d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8f1c50d26f8047b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf823f9d672db4c2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Ethereum ETN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A3GPSP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...85 lines deleted...]
-          <x:t>11,728</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,341</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,421</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,429</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,174</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11,630</x:t>
-[...254 lines deleted...]
-          <x:t>17.09.2026</x:t>
+          <x:t>12,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,983</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12,296</x:t>
-[...279 lines deleted...]
-          <x:t>13,421</x:t>
+          <x:t>12,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,408</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>