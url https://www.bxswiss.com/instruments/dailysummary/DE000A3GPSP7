--- v4 (2026-02-22)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb4b0cf68521d4516" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6a0fd54ab264ba9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf81fe8c376c44f3b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bc6e922d2e84082"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2844689783bc4121" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf81fe8c376c44f3b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3607162a75a4ef2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bc6e922d2e84082" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Ethereum ETN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A3GPSP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...215 lines deleted...]
-          <x:t>02.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,746</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,137</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,208</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,337</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>10,628</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,837</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...325 lines deleted...]
-          <x:t>9,106</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,853</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>