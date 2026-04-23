--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra6a0fd54ab264ba9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12a3c797bc6b4d67" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2bc6e922d2e84082"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3caba12509824a8b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra3607162a75a4ef2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2bc6e922d2e84082" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R252e9c23910d4d5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3caba12509824a8b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Ethereum ETN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A3GPSP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,033</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,824</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,282</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>