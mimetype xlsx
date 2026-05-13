--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12a3c797bc6b4d67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R768cdf794a39412c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3caba12509824a8b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra76146f505b34ece"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R252e9c23910d4d5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3caba12509824a8b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9461cfacc8d94210" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra76146f505b34ece" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Ethereum ETN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A3GPSP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,362</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,327</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,475</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,393</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,167</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,282</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,984</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,585</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>