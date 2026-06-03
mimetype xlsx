--- v7 (2026-05-13)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R768cdf794a39412c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8df299b0ff854949" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra76146f505b34ece"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17fa24180aba4eea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9461cfacc8d94210" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra76146f505b34ece" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1eed4ae4198249d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17fa24180aba4eea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Ethereum ETN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A3GPSP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>10,362</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,703</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,585</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...283 lines deleted...]
-          <x:t>28.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10,850</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>10,921</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,024</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>