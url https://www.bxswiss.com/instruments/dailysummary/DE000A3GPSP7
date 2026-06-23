--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8df299b0ff854949" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5054c1c96e5940b5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17fa24180aba4eea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re03c0e21ab6f44eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1eed4ae4198249d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17fa24180aba4eea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d5369c423024066" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re03c0e21ab6f44eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Ethereum ETN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A3GPSP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,033</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,962</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10,000</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,401</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,512</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>