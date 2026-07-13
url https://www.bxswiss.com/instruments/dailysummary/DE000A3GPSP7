--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5054c1c96e5940b5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fa95bfd401d447b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re03c0e21ab6f44eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc19088e7b256450f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0d5369c423024066" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re03c0e21ab6f44eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b14300a8de5491d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc19088e7b256450f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Ethereum ETN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A3GPSP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,867</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>7,909</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,643</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,014</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,668</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,594</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,698</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>