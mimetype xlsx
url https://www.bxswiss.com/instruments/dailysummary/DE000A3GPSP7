--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1fa95bfd401d447b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ff5ffdb7bb54bcf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc19088e7b256450f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R873fac0b4780480b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b14300a8de5491d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc19088e7b256450f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca66cecdda9f493d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R873fac0b4780480b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Ethereum ETN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A3GPSP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...85 lines deleted...]
-          <x:t>8,457</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>7,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,366</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,697</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>8,416</x:t>
-[...381 lines deleted...]
-        <x:is>
           <x:t>8,559</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...101 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>8,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,027</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>