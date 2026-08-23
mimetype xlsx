--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ff5ffdb7bb54bcf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f234234daf74e39" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R873fac0b4780480b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcbda0b3dedae4ab1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rca66cecdda9f493d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R873fac0b4780480b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf323abc92784d12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcbda0b3dedae4ab1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Ethereum ETN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A3GPSP7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...284 lines deleted...]
-          <x:t>9,071</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,494</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,386</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>8,884</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,360</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>9,061</x:t>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,238</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,185</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...229 lines deleted...]
-          <x:t>9,474</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>9,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>9,299</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>9,332</x:t>
-[...53 lines deleted...]
-          <x:t>9,027</x:t>
+          <x:t>9,987</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,557</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>