--- v13 (2026-08-22)
+++ v14 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c68e38b8bd54cdd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rded5635a82924449" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69431fed8e004d2d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89e8f73c9c6d4195"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e4b099ac95a4f94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69431fed8e004d2d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdd1ac63fb164c65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89e8f73c9c6d4195" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bitwise Physical Litecoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A3GN5J9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...198 lines deleted...]
-          <x:t>3,334</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,247</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,264</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...273 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,256</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,261</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,176</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,188</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,051</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,939</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>