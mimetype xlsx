--- v14 (2026-09-12)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rded5635a82924449" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ffff07850b349b6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89e8f73c9c6d4195"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d242d5e92ba4ba8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbdd1ac63fb164c65" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89e8f73c9c6d4195" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4d4ad63229247a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d242d5e92ba4ba8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bitwise Physical Litecoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A3GN5J9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,502 +149,97 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...338 lines deleted...]
-          <x:t>3,577</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,601</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>3,522</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,537</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,478</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>3,586</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,643</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,857</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,928</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,562</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,513</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,262</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>