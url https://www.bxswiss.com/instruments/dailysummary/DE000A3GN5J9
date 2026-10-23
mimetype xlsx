--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2ffff07850b349b6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c1430b5815e4f76" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3d242d5e92ba4ba8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rafd48cfe616f49ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc4d4ad63229247a0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3d242d5e92ba4ba8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd135d86b08bc4de4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rafd48cfe616f49ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bitwise Physical Litecoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A3GN5J9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,693</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,289</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,562</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,184</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,287</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,413</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,316</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>