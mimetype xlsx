--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R508da3d9babe41e3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R437d1cbe5ab64968" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R64b5b31474164403"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c1afa50031a4c98"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f89eec7d5674c0b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R64b5b31474164403" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e8015467e3a45b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c1afa50031a4c98" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bitwise Physical Litecoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A3GN5J9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...14 lines deleted...]
-          <x:t>3,658</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,128</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,933</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,958</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,710</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...617 lines deleted...]
-          <x:t>3,955</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,744</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>