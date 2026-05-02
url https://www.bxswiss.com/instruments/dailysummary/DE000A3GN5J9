--- v7 (2026-04-03)
+++ v8 (2026-05-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R437d1cbe5ab64968" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R348fc4b0208b431b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5c1afa50031a4c98"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0fe20c419c34fd9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e8015467e3a45b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5c1afa50031a4c98" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b790316208d4e53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0fe20c419c34fd9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bitwise Physical Litecoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A3GN5J9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...14 lines deleted...]
-          <x:t>3,703</x:t>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,744</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,778</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,890</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>4,031</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,941</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,897</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,002</x:t>
-[...286 lines deleted...]
-          <x:t>3,997</x:t>
+          <x:t>3,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,933</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>3,926</x:t>
-        </x:is>
-[...133 lines deleted...]
-          <x:t>3,744</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>