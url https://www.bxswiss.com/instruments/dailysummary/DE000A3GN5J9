--- v8 (2026-05-02)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R348fc4b0208b431b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c1656243e5740dc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra0fe20c419c34fd9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a46ad4009414a93"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b790316208d4e53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra0fe20c419c34fd9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f8eeaca1c9f4f3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a46ad4009414a93" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bitwise Physical Litecoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A3GN5J9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.03.2026</x:t>
-[...80 lines deleted...]
-          <x:t>07.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,843</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,878</x:t>
-[...236 lines deleted...]
-        <x:is>
           <x:t>3,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,910</x:t>
-[...225 lines deleted...]
-          <x:t>3,926</x:t>
+          <x:t>3,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,812</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,381</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>