--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3c1656243e5740dc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b843303c90d41a9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4a46ad4009414a93"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree0306164265461b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f8eeaca1c9f4f3a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4a46ad4009414a93" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R808505382189454c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree0306164265461b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bitwise Physical Litecoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A3GN5J9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...301 lines deleted...]
-          <x:t>3,849</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,831</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,861</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,805</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>3,793</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,812</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,709</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,751</x:t>
         </x:is>
       </x:c>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,371</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,074</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,293</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>