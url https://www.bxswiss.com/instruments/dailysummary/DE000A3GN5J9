--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b843303c90d41a9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R064b60156f8d49ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree0306164265461b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66275e342c904ca8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R808505382189454c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree0306164265461b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa11fb8874be4a27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66275e342c904ca8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bitwise Physical Litecoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A3GN5J9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...225 lines deleted...]
-          <x:t>3,323</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,191</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,286</x:t>
-[...33 lines deleted...]
-          <x:t>08.06.2026</x:t>
+          <x:t>3,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,046</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,119</x:t>
-[...80 lines deleted...]
-          <x:t>3,091</x:t>
+          <x:t>2,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,034</x:t>
-[...11 lines deleted...]
-          <x:t>3,033</x:t>
+          <x:t>3,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,078</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,030</x:t>
-[...53 lines deleted...]
-          <x:t>3,176</x:t>
+          <x:t>3,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,196</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...64 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,209</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,131</x:t>
-[...31 lines deleted...]
-          <x:t>3,293</x:t>
+          <x:t>3,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,233</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>