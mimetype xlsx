--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R064b60156f8d49ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R115dd7704a684d24" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R66275e342c904ca8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R843f0d2486e54ad7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raa11fb8874be4a27" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R66275e342c904ca8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e0900b202174ac0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R843f0d2486e54ad7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bitwise Physical Litecoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A3GN5J9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>3,033</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>2,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,030</x:t>
-[...38 lines deleted...]
-          <x:t>16.06.2026</x:t>
+          <x:t>3,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,153</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,249</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,178</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>3,311</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-          <x:t>22.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,246</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,254</x:t>
-        </x:is>
-[...391 lines deleted...]
-          <x:t>3,233</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>