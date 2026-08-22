--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R115dd7704a684d24" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c68e38b8bd54cdd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R843f0d2486e54ad7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R69431fed8e004d2d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e0900b202174ac0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R843f0d2486e54ad7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e4b099ac95a4f94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R69431fed8e004d2d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bitwise Physical Litecoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A3GN5J9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...176 lines deleted...]
-          <x:t>3,169</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,371</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,189</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...62 lines deleted...]
-          <x:t>3,192</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,227</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>3,174</x:t>
+          <x:t>3,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,276</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,264</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>3,237</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>3,254</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>3,718</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>