--- v14 (2026-09-14)
+++ v15 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0e85a65f5dd47f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7f18c3398714091" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b4b5b0288554bc8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26a0a8cf3bb34aee"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc86a82a0c8384b73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b4b5b0288554bc8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a3dd2f9a5ec47f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26a0a8cf3bb34aee" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bitwise Physical Ethereum ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A3GMKD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...220 lines deleted...]
-          <x:t>18,502</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,586</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,014</x:t>
-[...70 lines deleted...]
-          <x:t>18,555</x:t>
+          <x:t>18,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,346</x:t>
-[...274 lines deleted...]
-          <x:t>19,596</x:t>
+          <x:t>18,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,598</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>