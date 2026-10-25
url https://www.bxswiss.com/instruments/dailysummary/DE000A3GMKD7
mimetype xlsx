--- v15 (2026-10-04)
+++ v16 (2026-10-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7f18c3398714091" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc76848ebbd9549b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R26a0a8cf3bb34aee"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd0deaec91ef47e9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a3dd2f9a5ec47f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R26a0a8cf3bb34aee" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf43f359ca1304b05" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd0deaec91ef47e9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bitwise Physical Ethereum ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A3GMKD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...252 lines deleted...]
-          <x:t>18,709</x:t>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,506</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,717</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,208</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18,250</x:t>
-[...350 lines deleted...]
-          <x:t>20,598</x:t>
+          <x:t>18,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,292</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,194</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>