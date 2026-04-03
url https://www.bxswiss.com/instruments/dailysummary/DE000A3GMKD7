--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R15c9af523f224c78" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8316ba327f649bb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf853cc1f11d34fae"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b1cbdb4355b41a6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f6f3acd2e76443c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf853cc1f11d34fae" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd2fb88d1e31486b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b1cbdb4355b41a6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bitwise Physical Ethereum ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A3GMKD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,892</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,903</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,968</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,637</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,197</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>