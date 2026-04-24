--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8316ba327f649bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra873152fd05b4983" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b1cbdb4355b41a6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd29e879d39474a8d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd2fb88d1e31486b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b1cbdb4355b41a6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R608b4bb3a4ca415f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd29e879d39474a8d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bitwise Physical Ethereum ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A3GMKD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...112 lines deleted...]
-          <x:t>15,051</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,639</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,237</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,203</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>14,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,637</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,101</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,426</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,157</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,316</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,920</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>