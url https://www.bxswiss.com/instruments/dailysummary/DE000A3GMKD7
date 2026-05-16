--- v7 (2026-04-24)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra873152fd05b4983" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7034239e84cf4cf5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd29e879d39474a8d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ba7b0af9fd6420f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R608b4bb3a4ca415f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd29e879d39474a8d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a0fb19895e743bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ba7b0af9fd6420f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bitwise Physical Ethereum ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A3GMKD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...274 lines deleted...]
-          <x:t>16,388</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,054</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,838</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15,971</x:t>
-[...200 lines deleted...]
-          <x:t>20.04.2026</x:t>
+          <x:t>16,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,873</x:t>
-[...90 lines deleted...]
-          <x:t>16,920</x:t>
+          <x:t>16,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,109</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>