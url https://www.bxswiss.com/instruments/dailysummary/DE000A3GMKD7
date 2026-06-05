--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7034239e84cf4cf5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cf0d5e7c4ca4192" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ba7b0af9fd6420f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38977513f2074506"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a0fb19895e743bb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ba7b0af9fd6420f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R772c3159d2be433f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38977513f2074506" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bitwise Physical Ethereum ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A3GMKD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,205 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...107 lines deleted...]
-          <x:t>20.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,006</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,849</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,554</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16,873</x:t>
-[...386 lines deleted...]
-        <x:is>
           <x:t>16,761</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,623</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,311</x:t>
         </x:is>
       </x:c>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,386</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,478</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,109</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,387</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,038</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,946</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>