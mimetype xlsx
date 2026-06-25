--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cf0d5e7c4ca4192" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1782e005a2a46bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38977513f2074506"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b2cbe189cc3413b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R772c3159d2be433f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38977513f2074506" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5eefc574575f4392" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b2cbe189cc3413b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bitwise Physical Ethereum ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A3GMKD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,231</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,516</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15,224</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,141</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,903</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,659</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,413</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,642</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>