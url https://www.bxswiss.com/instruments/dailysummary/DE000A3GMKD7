--- v10 (2026-06-25)
+++ v11 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1782e005a2a46bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff69a787e74749dd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6b2cbe189cc3413b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82a5f49e88d4452b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5eefc574575f4392" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6b2cbe189cc3413b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0aa5ca8b4a94a84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82a5f49e88d4452b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bitwise Physical Ethereum ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A3GMKD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -767,28 +767,55 @@
         <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12,413</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11,642</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>