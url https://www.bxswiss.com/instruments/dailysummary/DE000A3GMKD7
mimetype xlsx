--- v11 (2026-06-27)
+++ v12 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff69a787e74749dd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re68eb157591d4bfc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R82a5f49e88d4452b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref06f9a2abb642f3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc0aa5ca8b4a94a84" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R82a5f49e88d4452b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R601e96656300411a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref06f9a2abb642f3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bitwise Physical Ethereum ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A3GMKD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>14,421</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,554</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...573 lines deleted...]
-          <x:t>11,772</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,915</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>