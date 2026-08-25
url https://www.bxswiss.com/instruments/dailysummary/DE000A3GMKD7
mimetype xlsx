--- v12 (2026-08-05)
+++ v13 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re68eb157591d4bfc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f6d03f655c3473a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ref06f9a2abb642f3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9eab54eba8d94e4c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R601e96656300411a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ref06f9a2abb642f3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a78f4f9643141ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9eab54eba8d94e4c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bitwise Physical Ethereum ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A3GMKD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...198 lines deleted...]
-          <x:t>14,509</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,031</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,258</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,343</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,071</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,916</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,358</x:t>
-[...124 lines deleted...]
-          <x:t>14,648</x:t>
+          <x:t>14,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,612</x:t>
-[...242 lines deleted...]
-          <x:t>13,915</x:t>
+          <x:t>15,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,297</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,635</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>