--- v13 (2026-08-25)
+++ v14 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9f6d03f655c3473a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re0e85a65f5dd47f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9eab54eba8d94e4c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b4b5b0288554bc8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9a78f4f9643141ad" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9eab54eba8d94e4c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc86a82a0c8384b73" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b4b5b0288554bc8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bitwise Physical Ethereum ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A3GMKD7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,556 +149,178 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...242 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,597</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,347</x:t>
-[...251 lines deleted...]
-        <x:is>
           <x:t>15,297</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16,515</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,117</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,701</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,364</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,286</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,466</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19,596</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>