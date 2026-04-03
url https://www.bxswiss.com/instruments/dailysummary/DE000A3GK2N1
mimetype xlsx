--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5678305c6d434df6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2cd2495bf7d49a5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raa846112b9274fbc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8cfcbcbf3d04516"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8dd0a7d39f1e4880" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raa846112b9274fbc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R033924c2ae0e4e37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8cfcbcbf3d04516" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DDA Physical Bitcoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A3GK2N1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...323 lines deleted...]
-          <x:t>26.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,001</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,078</x:t>
-[...48 lines deleted...]
-          <x:t>4,850</x:t>
+          <x:t>5,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,283</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,377</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,201</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>5,065</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,014</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,089</x:t>
-        </x:is>
-[...133 lines deleted...]
-          <x:t>5,377</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>