--- v5 (2026-04-03)
+++ v6 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb2cd2495bf7d49a5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra879448488eb4abc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd8cfcbcbf3d04516"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f534e0662c94a91"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R033924c2ae0e4e37" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd8cfcbcbf3d04516" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3cb97885b5142a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f534e0662c94a91" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DDA Physical Bitcoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A3GK2N1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>4,850</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,007</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,126</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,201</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>4,843</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,268</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,168</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>5,287</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,305</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...197 lines deleted...]
-          <x:t>5,588</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,567</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,511</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,612</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...330 lines deleted...]
-          <x:t>5,089</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,897</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>