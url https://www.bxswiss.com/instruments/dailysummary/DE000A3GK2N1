--- v6 (2026-04-23)
+++ v7 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra879448488eb4abc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77e7d3eb1f2f41c3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0f534e0662c94a91"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7327ceac07034d55"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd3cb97885b5142a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0f534e0662c94a91" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fb3bae396cc4277" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7327ceac07034d55" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DDA Physical Bitcoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A3GK2N1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,421 +149,70 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...279 lines deleted...]
-          <x:t>5,470</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,314</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,357</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>5,402</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,557</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,517</x:t>
         </x:is>
       </x:c>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,782</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,897</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,736</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,974</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>