--- v7 (2026-05-13)
+++ v8 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77e7d3eb1f2f41c3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3daeffa644e4986" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7327ceac07034d55"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdea776db4cac42dc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1fb3bae396cc4277" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7327ceac07034d55" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2173bb7109ad4095" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdea776db4cac42dc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DDA Physical Bitcoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A3GK2N1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...134 lines deleted...]
-          <x:t>20.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,099</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,917</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,904</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,798</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>5,639</x:t>
-[...414 lines deleted...]
-          <x:t>5,974</x:t>
+          <x:t>5,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,437</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,313</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>