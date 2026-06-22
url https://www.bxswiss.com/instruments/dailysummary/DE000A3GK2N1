--- v8 (2026-06-02)
+++ v9 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf3daeffa644e4986" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R679453ab22974d3f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdea776db4cac42dc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6edc6caccc6a4980"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2173bb7109ad4095" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdea776db4cac42dc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58aea0ceff7a4f98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6edc6caccc6a4980" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DDA Physical Bitcoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A3GK2N1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,745</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,434</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,448</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,311</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,593</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,854</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,996</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>