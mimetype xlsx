--- v9 (2026-06-22)
+++ v10 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R679453ab22974d3f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc2e741b291d45c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6edc6caccc6a4980"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ef20c322597443a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58aea0ceff7a4f98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6edc6caccc6a4980" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccbb3888490b4050" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ef20c322597443a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DDA Physical Bitcoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A3GK2N1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...176 lines deleted...]
-          <x:t>5,030</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,828</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,037</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>4,653</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,872</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,795</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...320 lines deleted...]
-          <x:t>4,996</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,998</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,973</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>