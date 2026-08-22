--- v10 (2026-07-26)
+++ v11 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbc2e741b291d45c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfab79b46141455b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6ef20c322597443a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0babddb6a7d747b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rccbb3888490b4050" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6ef20c322597443a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc884ff95de564cc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0babddb6a7d747b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DDA Physical Bitcoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A3GK2N1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>4,838</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,989</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,931</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,688</x:t>
-[...308 lines deleted...]
-          <x:t>10.07.2026</x:t>
+          <x:t>4,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,944</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,001</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,988</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,939</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,966</x:t>
-[...21 lines deleted...]
-          <x:t>4,829</x:t>
+          <x:t>4,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,929</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,786</x:t>
-[...134 lines deleted...]
-          <x:t>4,892</x:t>
+          <x:t>4,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,934</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,998</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...100 lines deleted...]
-          <x:t>4,973</x:t>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>4,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,909</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>