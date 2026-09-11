--- v11 (2026-08-22)
+++ v12 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdfab79b46141455b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R237a5050a2fe4d80" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0babddb6a7d747b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28afec761b3d457d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc884ff95de564cc5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0babddb6a7d747b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c87942ba5734cc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28afec761b3d457d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DDA Physical Bitcoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A3GK2N1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...193 lines deleted...]
-          <x:t>4,959</x:t>
+          <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>4,942</x:t>
-[...182 lines deleted...]
-        <x:is>
           <x:t>5,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,938</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,947</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>4,923</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>5,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,042</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,939</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>