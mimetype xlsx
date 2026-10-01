--- v12 (2026-09-11)
+++ v13 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R237a5050a2fe4d80" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb0ef7f59cf84e89" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28afec761b3d457d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3ddaf359d7c40aa"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c87942ba5734cc9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28afec761b3d457d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red826647b0dd46fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3ddaf359d7c40aa" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DDA Physical Bitcoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A3GK2N1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...323 lines deleted...]
-          <x:t>26.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,946</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,023</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,019</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,034</x:t>
-[...53 lines deleted...]
-          <x:t>6,140</x:t>
+          <x:t>6,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,114</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,012</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>6,091</x:t>
-[...242 lines deleted...]
-          <x:t>5,939</x:t>
+          <x:t>6,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,874</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>5,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,324</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,724</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,614</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,676</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,624</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>