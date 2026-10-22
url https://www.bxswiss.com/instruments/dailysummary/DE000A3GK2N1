--- v13 (2026-10-01)
+++ v14 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb0ef7f59cf84e89" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8f55d1d42bb84535" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd3ddaf359d7c40aa"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rad549cc4b1274d53"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red826647b0dd46fc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd3ddaf359d7c40aa" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10aa45bc6b4f4507" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rad549cc4b1274d53" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DDA Physical Bitcoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A3GK2N1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,726</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,689</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,683</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,582</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>6,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,539</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>6,598</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>