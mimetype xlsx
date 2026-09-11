--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe10d3a8d0f34948" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c97f63ac30d47f4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd32efd4e95348ab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4b6b3841b8b4c56"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87703e752e81406d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd32efd4e95348ab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6783860e4394b1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4b6b3841b8b4c56" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Daimler 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2YPFU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,240</x:t>
-[...53 lines deleted...]
-          <x:t>87,910</x:t>
+          <x:t>88,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,710</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...568 lines deleted...]
-          <x:t>88,125</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,680</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>