--- v14 (2026-09-11)
+++ v15 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1c97f63ac30d47f4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4212b9fa6c2745c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4b6b3841b8b4c56"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6312a9e5fe074c1d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd6783860e4394b1e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4b6b3841b8b4c56" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82be481417424b6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6312a9e5fe074c1d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Daimler 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2YPFU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,785</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>