--- v15 (2026-10-02)
+++ v16 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4212b9fa6c2745c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R798ce606e84546e1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6312a9e5fe074c1d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R44f62cb798db4103"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82be481417424b6f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6312a9e5fe074c1d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rda9c41e48a6d427f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R44f62cb798db4103" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Daimler 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2YPFU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...203 lines deleted...]
-          <x:t>87,125</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,140</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...424 lines deleted...]
-          <x:t>86,320</x:t>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,140</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>