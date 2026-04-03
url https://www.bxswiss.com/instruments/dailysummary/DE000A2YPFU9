--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra606d516e5c84e07" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cf63f49f6754769" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R358b5744747b4607"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb85903b566eb4a2f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R37b0d247cc6f4b59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R358b5744747b4607" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ee7a20211fb426f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb85903b566eb4a2f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Daimler 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2YPFU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...53 lines deleted...]
-          <x:t>12.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,260</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...337 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,665</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>