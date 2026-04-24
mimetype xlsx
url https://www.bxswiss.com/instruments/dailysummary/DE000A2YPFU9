--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6cf63f49f6754769" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7ad503cc6164948" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb85903b566eb4a2f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65af390759b7433d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ee7a20211fb426f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb85903b566eb4a2f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6c941454b034a25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65af390759b7433d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Daimler 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2YPFU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...117 lines deleted...]
-          <x:t>89,630</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,325</x:t>
-[...512 lines deleted...]
-          <x:t>88,790</x:t>
+          <x:t>89,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,145</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>