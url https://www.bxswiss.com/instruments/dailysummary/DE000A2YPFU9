--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7ad503cc6164948" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67eba9b19e184c10" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65af390759b7433d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38440154d331461d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re6c941454b034a25" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65af390759b7433d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8ef003783c14f4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38440154d331461d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Daimler 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2YPFU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...230 lines deleted...]
-          <x:t>88,485</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,790</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>07.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,590</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,905</x:t>
-[...102 lines deleted...]
-          <x:t>88,880</x:t>
+          <x:t>88,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,900</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...222 lines deleted...]
-          <x:t>89,145</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,395</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>