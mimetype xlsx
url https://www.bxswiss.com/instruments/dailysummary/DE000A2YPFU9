--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R67eba9b19e184c10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c5ea18942f9438a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38440154d331461d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e7da289dc7b4e2e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra8ef003783c14f4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38440154d331461d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51a6dc589b8b43f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e7da289dc7b4e2e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Daimler 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2YPFU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>88,880</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,900</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>88,670</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,705</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>16.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>88,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>89,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,025</x:t>
-[...124 lines deleted...]
-          <x:t>89,015</x:t>
+          <x:t>88,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,985</x:t>
-[...232 lines deleted...]
-          <x:t>89,045</x:t>
+          <x:t>89,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,950</x:t>
-[...112 lines deleted...]
-          <x:t>88,395</x:t>
+          <x:t>89,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>