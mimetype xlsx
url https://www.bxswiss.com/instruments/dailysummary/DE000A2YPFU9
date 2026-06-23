--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8c5ea18942f9438a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e13ab560aed4889" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e7da289dc7b4e2e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40cca2599c3e4257"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R51a6dc589b8b43f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e7da289dc7b4e2e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d96a667c0954cb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40cca2599c3e4257" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Daimler 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2YPFU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>88,640</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,935</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>89,045</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>89,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>88,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,950</x:t>
-[...6 lines deleted...]
-          <x:t>08.05.2026</x:t>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,965</x:t>
-[...301 lines deleted...]
-          <x:t>89,025</x:t>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,040</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>89,455</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,220</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,445</x:t>
-[...6 lines deleted...]
-          <x:t>01.06.2026</x:t>
+          <x:t>89,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,185</x:t>
-        </x:is>
-[...40 lines deleted...]
-          <x:t>89,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>