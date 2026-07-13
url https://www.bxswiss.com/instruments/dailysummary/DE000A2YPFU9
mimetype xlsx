--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e13ab560aed4889" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcab5211754284e19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R40cca2599c3e4257"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf42edce5d88647c3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d96a667c0954cb9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R40cca2599c3e4257" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R783746dd3ff241f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf42edce5d88647c3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Daimler 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2YPFU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...11 lines deleted...]
-          <x:t>89,140</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,025</x:t>
-[...26 lines deleted...]
-          <x:t>88,995</x:t>
+          <x:t>89,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,070</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>89,185</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>