--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcab5211754284e19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2e1efaedcb14de5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf42edce5d88647c3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd88a3688c08341df"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R783746dd3ff241f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf42edce5d88647c3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a02605a3c154f9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd88a3688c08341df" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Daimler 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2YPFU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,141 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...4 lines deleted...]
-          <x:t>88,845</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,835</x:t>
-[...452 lines deleted...]
-        <x:is>
           <x:t>89,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,080</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,960</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>