--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2e1efaedcb14de5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbe10d3a8d0f34948" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd88a3688c08341df"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd32efd4e95348ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a02605a3c154f9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd88a3688c08341df" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R87703e752e81406d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd32efd4e95348ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Daimler 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2YPFU9</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...161 lines deleted...]
-          <x:t>09.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,600</x:t>
-[...80 lines deleted...]
-          <x:t>88,405</x:t>
+          <x:t>88,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,400</x:t>
-[...97 lines deleted...]
-          <x:t>88,295</x:t>
+          <x:t>88,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,130</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...116 lines deleted...]
-          <x:t>27.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,170</x:t>
-[...117 lines deleted...]
-          <x:t>87,855</x:t>
+          <x:t>88,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>