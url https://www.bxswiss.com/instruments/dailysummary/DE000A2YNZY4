--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdde7f208d4f44e9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cc73ace04db4f22" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b4265e6de6f45ac"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85630e34775d4370"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R535940b761af4633" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b4265e6de6f45ac" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ffef8aaf98046f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85630e34775d4370" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Daimler 34</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2YNZY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...63 lines deleted...]
-          <x:t>81,360</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,100</x:t>
-[...114 lines deleted...]
-          <x:t>30.07.2026</x:t>
+          <x:t>80,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,060</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,310</x:t>
-[...4 lines deleted...]
-          <x:t>81,050</x:t>
+          <x:t>81,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,260</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>81,425</x:t>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,950</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...342 lines deleted...]
-          <x:t>81,070</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>80,965</x:t>
-[...53 lines deleted...]
-          <x:t>80,990</x:t>
+          <x:t>80,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,350</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>