--- v14 (2026-09-11)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9cc73ace04db4f22" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R02e97d043d854535" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R85630e34775d4370"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra002644292cd4b86"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ffef8aaf98046f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R85630e34775d4370" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R345f78126e664d5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra002644292cd4b86" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Daimler 34</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2YNZY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...430 lines deleted...]
-        <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,390</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +359,463 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>