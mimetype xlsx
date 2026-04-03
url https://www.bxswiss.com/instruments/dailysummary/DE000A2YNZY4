--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2a1bff4ea3b4e4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f56e93d95ad4b35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R028dbb18a1e948d8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5961c236f5774b99"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f7fa9a54c3f4f11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R028dbb18a1e948d8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc69565fa4c7d422d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5961c236f5774b99" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Daimler 34</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2YNZY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>83,960</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,395</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>