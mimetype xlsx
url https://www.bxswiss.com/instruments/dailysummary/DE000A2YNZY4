--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0f56e93d95ad4b35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdd2c7d996674266" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5961c236f5774b99"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10dd657d1bf9449c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc69565fa4c7d422d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5961c236f5774b99" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ee1f766e4a84bcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10dd657d1bf9449c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Daimler 34</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2YNZY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...134 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,160</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,125</x:t>
-[...183 lines deleted...]
-          <x:t>82,655</x:t>
+          <x:t>82,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,270</x:t>
-[...301 lines deleted...]
-          <x:t>82,395</x:t>
+          <x:t>82,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,785</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>