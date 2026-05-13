--- v7 (2026-04-23)
+++ v8 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfdd2c7d996674266" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f5a7ff07c184a91" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R10dd657d1bf9449c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6422359aabba469c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ee1f766e4a84bcb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R10dd657d1bf9449c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7862dc73085f4f51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6422359aabba469c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Daimler 34</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2YNZY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>81,385</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,785</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...148 lines deleted...]
-          <x:t>82,420</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,395</x:t>
-[...350 lines deleted...]
-          <x:t>82,785</x:t>
+          <x:t>81,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>