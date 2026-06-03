--- v8 (2026-05-13)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f5a7ff07c184a91" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9f1b73749f0455e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6422359aabba469c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17aa84d3621e45f4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7862dc73085f4f51" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6422359aabba469c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fed07203f4245dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17aa84d3621e45f4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Daimler 34</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2YNZY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>82,375</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,190</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,310</x:t>
-[...16 lines deleted...]
-          <x:t>82,820</x:t>
+          <x:t>82,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,505</x:t>
-[...517 lines deleted...]
-          <x:t>81,790</x:t>
+          <x:t>82,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,910</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>