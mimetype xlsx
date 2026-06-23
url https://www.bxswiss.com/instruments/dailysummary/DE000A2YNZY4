--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9f1b73749f0455e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5a8d5ea008946b7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17aa84d3621e45f4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R845f19218b80488d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9fed07203f4245dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17aa84d3621e45f4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3a57ac32e6a4c31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R845f19218b80488d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Daimler 34</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2YNZY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...68 lines deleted...]
-          <x:t>82,165</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,415</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...408 lines deleted...]
-          <x:t>29.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,180</x:t>
-[...26 lines deleted...]
-          <x:t>82,950</x:t>
+          <x:t>82,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,720</x:t>
-[...26 lines deleted...]
-          <x:t>82,910</x:t>
+          <x:t>82,810</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>