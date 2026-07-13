--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb5a8d5ea008946b7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8602a9577d564984" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R845f19218b80488d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radaf971991f545b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc3a57ac32e6a4c31" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R845f19218b80488d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f946110c84f4fed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radaf971991f545b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Daimler 34</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2YNZY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...65 lines deleted...]
-          <x:t>82,555</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,915</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>29.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>83,180</x:t>
-[...26 lines deleted...]
-          <x:t>82,950</x:t>
+          <x:t>82,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,720</x:t>
-[...87 lines deleted...]
-          <x:t>05.06.2026</x:t>
+          <x:t>82,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,690</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...308 lines deleted...]
-          <x:t>82,810</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>