--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8602a9577d564984" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9aef9f5d163c4e9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radaf971991f545b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcca5f6b67e1044f2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9f946110c84f4fed" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radaf971991f545b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R813a0ddbf2a24364" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcca5f6b67e1044f2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Daimler 34</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2YNZY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,154 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...161 lines deleted...]
-          <x:t>19.06.2026</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,860</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>82,615</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...204 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,690</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...84 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,395</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,950</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>