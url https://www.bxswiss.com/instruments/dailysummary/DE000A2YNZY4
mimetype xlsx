--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9aef9f5d163c4e9c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbdde7f208d4f44e9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcca5f6b67e1044f2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5b4265e6de6f45ac"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R813a0ddbf2a24364" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcca5f6b67e1044f2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R535940b761af4633" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5b4265e6de6f45ac" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Daimler 34</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2YNZY4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...171 lines deleted...]
-          <x:t>82,080</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,770</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>82,070</x:t>
-[...60 lines deleted...]
-          <x:t>14.07.2026</x:t>
+          <x:t>81,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,915</x:t>
-[...188 lines deleted...]
-          <x:t>81,360</x:t>
+          <x:t>81,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>81,100</x:t>
-[...161 lines deleted...]
-          <x:t>80,950</x:t>
+          <x:t>80,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,990</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>