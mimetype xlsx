--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9cd564fd32943fa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re01303e951b74eb4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7cf675d1f4042ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72515281ceb24d9a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8034b9dd65a14842" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7cf675d1f4042ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00ce7a502db24bba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72515281ceb24d9a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Daimler 30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2YNZX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,645</x:t>
+          <x:t>91,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,540</x:t>
-[...6 lines deleted...]
-          <x:t>22.07.2026</x:t>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,560</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>91,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,505</x:t>
-[...463 lines deleted...]
-          <x:t>91,610</x:t>
+          <x:t>91,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,570</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>