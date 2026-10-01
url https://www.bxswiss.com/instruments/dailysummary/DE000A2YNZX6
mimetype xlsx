--- v11 (2026-09-11)
+++ v12 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re01303e951b74eb4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e19d958c92b42b4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R72515281ceb24d9a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5700d2af198d4dab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00ce7a502db24bba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R72515281ceb24d9a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53bf001cb5464a0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5700d2af198d4dab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Daimler 30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2YNZX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,468 +149,63 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...198 lines deleted...]
-          <x:t>91,625</x:t>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,525</x:t>
-[...133 lines deleted...]
-        <x:is>
           <x:t>91,700</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...69 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,435</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,410</x:t>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,375</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>