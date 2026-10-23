--- v12 (2026-10-01)
+++ v13 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e19d958c92b42b4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R17924379c6e44dd7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5700d2af198d4dab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7a1e9056cb86412a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R53bf001cb5464a0e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5700d2af198d4dab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8baa31fd001d4958" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7a1e9056cb86412a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Daimler 30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2YNZX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...230 lines deleted...]
-          <x:t>90,525</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,570</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.09.2026</x:t>
-[...397 lines deleted...]
-          <x:t>90,375</x:t>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,850</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>