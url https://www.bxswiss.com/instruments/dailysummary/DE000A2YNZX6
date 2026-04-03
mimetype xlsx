--- v2 (2025-12-27)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32e0785373eb4176" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R689eec790fc2475e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf4cee636f7b4219"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9037f15133c946ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8631d9eb30e84276" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf4cee636f7b4219" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9c9832fa1e84fc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9037f15133c946ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Daimler 30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2YNZX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.11.2025</x:t>
-[...161 lines deleted...]
-          <x:t>03.12.2025</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,530</x:t>
-[...85 lines deleted...]
-          <x:t>91,910</x:t>
+          <x:t>92,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,930</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.12.2025</x:t>
-[...58 lines deleted...]
-          <x:t>91,835</x:t>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,825</x:t>
-[...188 lines deleted...]
-          <x:t>91,690</x:t>
+          <x:t>91,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,710</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.12.2025</x:t>
-[...19 lines deleted...]
-          <x:t>91,895</x:t>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>