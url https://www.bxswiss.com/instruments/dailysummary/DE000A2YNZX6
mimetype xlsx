--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R689eec790fc2475e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racc1b81b39314205" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9037f15133c946ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc927990bf9d7440e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc9c9832fa1e84fc8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9037f15133c946ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdeaa3c7e19c2445e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc927990bf9d7440e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Daimler 30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2YNZX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...149 lines deleted...]
-          <x:t>91,475</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,795</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>91,370</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>