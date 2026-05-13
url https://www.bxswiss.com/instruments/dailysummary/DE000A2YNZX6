--- v4 (2026-04-23)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Racc1b81b39314205" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85cc0722405842a2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc927990bf9d7440e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09e6d68dbb514233"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdeaa3c7e19c2445e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc927990bf9d7440e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7eab051c6b004bf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09e6d68dbb514233" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Daimler 30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2YNZX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...230 lines deleted...]
-          <x:t>91,100</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,370</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...116 lines deleted...]
-          <x:t>91,585</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>91,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>91,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,505</x:t>
-[...188 lines deleted...]
-          <x:t>91,960</x:t>
+          <x:t>91,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>