--- v5 (2026-05-13)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R85cc0722405842a2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R705af1e8e18742a8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R09e6d68dbb514233"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd206af9da764198"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7eab051c6b004bf5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R09e6d68dbb514233" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d39bb7c141c43ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd206af9da764198" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Daimler 30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2YNZX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>91,585</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>91,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>91,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,505</x:t>
-[...38 lines deleted...]
-          <x:t>91,925</x:t>
+          <x:t>91,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,795</x:t>
-[...65 lines deleted...]
-          <x:t>20.04.2026</x:t>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,075</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,110</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,230</x:t>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,180</x:t>
-[...431 lines deleted...]
-          <x:t>91,515</x:t>
+          <x:t>92,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>