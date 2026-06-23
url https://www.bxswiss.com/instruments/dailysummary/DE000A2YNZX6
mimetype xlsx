--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R705af1e8e18742a8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R470250807bf3442c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd206af9da764198"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08f77e9c6b57490e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9d39bb7c141c43ce" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd206af9da764198" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bee77ccc1d3498d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08f77e9c6b57490e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Daimler 30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2YNZX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>91,690</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,680</x:t>
+          <x:t>92,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,920</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>07.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,995</x:t>
-        </x:is>
-[...467 lines deleted...]
-          <x:t>92,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>