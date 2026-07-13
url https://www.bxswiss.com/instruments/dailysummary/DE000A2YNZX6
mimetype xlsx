--- v7 (2026-06-23)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R470250807bf3442c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4af5092f044437e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08f77e9c6b57490e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4a6851a528b40a8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bee77ccc1d3498d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08f77e9c6b57490e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R037cac9e2c474b77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4a6851a528b40a8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Daimler 30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2YNZX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...6 lines deleted...]
-          <x:t>26.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,080</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...109 lines deleted...]
-          <x:t>92,110</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,935</x:t>
-[...48 lines deleted...]
-          <x:t>91,865</x:t>
+          <x:t>91,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,875</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...112 lines deleted...]
-          <x:t>91,910</x:t>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,960</x:t>
-        </x:is>
-[...224 lines deleted...]
-          <x:t>92,135</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>