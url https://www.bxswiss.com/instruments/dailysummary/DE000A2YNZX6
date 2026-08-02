--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4af5092f044437e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R187004e732504210" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4a6851a528b40a8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15da27e98ce4407e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R037cac9e2c474b77" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4a6851a528b40a8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0634ca71800f4c94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15da27e98ce4407e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Daimler 30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2YNZX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>92,125</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,025</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>92,280</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>91,945</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,165</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...329 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,165</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>92,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,080</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,955</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>