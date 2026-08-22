--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R187004e732504210" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9cd564fd32943fa" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R15da27e98ce4407e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7cf675d1f4042ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0634ca71800f4c94" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R15da27e98ce4407e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8034b9dd65a14842" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7cf675d1f4042ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Daimler 30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2YNZX6</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...144 lines deleted...]
-          <x:t>91,955</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>91,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>91,700</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.07.2026</x:t>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,890</x:t>
-[...53 lines deleted...]
-          <x:t>91,930</x:t>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,740</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-          <x:t>14.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,525</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>91,770</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,605</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>91,740</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,630</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>91,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,575</x:t>
-[...119 lines deleted...]
-          <x:t>27.07.2026</x:t>
+          <x:t>91,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,610</x:t>
-        </x:is>
-[...121 lines deleted...]
-          <x:t>91,510</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>