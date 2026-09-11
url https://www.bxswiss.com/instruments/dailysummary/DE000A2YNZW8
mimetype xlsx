--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9812eefaaa64fcd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R818c21de1d374960" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45239ac62f1b4dcf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R236deb8e056d4959"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9626c1f65f8e4092" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45239ac62f1b4dcf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f1bb6fcdd554bcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R236deb8e056d4959" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Daimler 26</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2YNZW8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,640 +149,262 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...274 lines deleted...]
-          <x:t>99,375</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,375</x:t>
-[...38 lines deleted...]
-          <x:t>06.08.2026</x:t>
+          <x:t>99,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>99,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,405</x:t>
+          <x:t>99,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,415</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...64 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,435</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>99,415</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,445</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>99,435</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,435</x:t>
+          <x:t>99,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,445</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,465</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,465</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,475</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>99,465</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,445</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>99,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,465</x:t>
-[...3 lines deleted...]
-        <x:is>
           <x:t>99,475</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,485</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>20.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,505</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>