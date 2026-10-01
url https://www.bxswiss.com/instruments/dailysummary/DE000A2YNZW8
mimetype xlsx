--- v11 (2026-09-11)
+++ v12 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R818c21de1d374960" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ed7474e64da41a3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R236deb8e056d4959"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38ad559d0bc04199"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f1bb6fcdd554bcc" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R236deb8e056d4959" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re17b314a445b4d0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38ad559d0bc04199" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Daimler 26</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2YNZW8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,565</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,735</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>