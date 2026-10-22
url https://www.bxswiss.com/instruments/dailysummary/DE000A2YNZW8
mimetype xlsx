--- v12 (2026-10-01)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3ed7474e64da41a3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2265f2ba312a490d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38ad559d0bc04199"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8e31c60b28ae4dea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re17b314a445b4d0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38ad559d0bc04199" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffddde3f1a594b6b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8e31c60b28ae4dea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Daimler 26</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2YNZW8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,532 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...355 lines deleted...]
-          <x:t>99,655</x:t>
+          <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,655</x:t>
+          <x:t>99,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,665</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>99,655</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,655</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>99,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>99,675</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>99,665</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,675</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>99,665</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,665</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>99,685</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,700</x:t>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>