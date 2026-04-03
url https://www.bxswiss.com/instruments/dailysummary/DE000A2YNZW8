--- v2 (2026-02-21)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6915460437754528" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b412758ec1b421a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f59463da06543cd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf58b78fb1d184501"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7e5f728cf8ca4ec9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f59463da06543cd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R920044c94b2541fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf58b78fb1d184501" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Daimler 26</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2YNZW8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.01.2026</x:t>
-[...269 lines deleted...]
-          <x:t>03.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,640</x:t>
-[...70 lines deleted...]
-          <x:t>06.02.2026</x:t>
+          <x:t>98,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>98,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,645</x:t>
-[...151 lines deleted...]
-          <x:t>98,705</x:t>
+          <x:t>98,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,695</x:t>
-[...65 lines deleted...]
-          <x:t>19.02.2026</x:t>
+          <x:t>98,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,715</x:t>
+          <x:t>98,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,710</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.02.2026</x:t>
-[...19 lines deleted...]
-          <x:t>98,715</x:t>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,745</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>