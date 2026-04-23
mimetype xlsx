--- v3 (2026-04-03)
+++ v4 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b412758ec1b421a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55fe883b47b442c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf58b78fb1d184501"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc14e92514f1b4942"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R920044c94b2541fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf58b78fb1d184501" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce818da2b04e4579" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc14e92514f1b4942" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Daimler 26</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2YNZW8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>98,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>98,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>98,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>98,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,745</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...31 lines deleted...]
-          <x:t>98,735</x:t>
+          <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,735</x:t>
+          <x:t>98,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,745</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...37 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,755</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...477 lines deleted...]
-          <x:t>98,755</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,750</x:t>
-[...31 lines deleted...]
-          <x:t>98,745</x:t>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,875</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>