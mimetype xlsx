--- v4 (2026-04-23)
+++ v5 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55fe883b47b442c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e238a57f85c4a21" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc14e92514f1b4942"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b23f2ec973b4259"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rce818da2b04e4579" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc14e92514f1b4942" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85d259da6b2545d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b23f2ec973b4259" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Daimler 26</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2YNZW8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...193 lines deleted...]
-          <x:t>98,755</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,750</x:t>
-[...65 lines deleted...]
-          <x:t>08.04.2026</x:t>
+          <x:t>98,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>98,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>98,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,795</x:t>
-[...101 lines deleted...]
-        <x:is>
           <x:t>98,815</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,795</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>98,825</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,855</x:t>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,965</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>