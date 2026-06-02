--- v5 (2026-05-13)
+++ v6 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5e238a57f85c4a21" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26812cf63ace4fbd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b23f2ec973b4259"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51ac0ba5f66340d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R85d259da6b2545d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b23f2ec973b4259" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcace7b3e559e4095" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51ac0ba5f66340d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Daimler 26</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2YNZW8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,505 +149,127 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...220 lines deleted...]
-          <x:t>98,885</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,880</x:t>
-[...15 lines deleted...]
-        <x:is>
           <x:t>98,905</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...23 lines deleted...]
-          <x:t>98,905</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,895</x:t>
-[...69 lines deleted...]
-        <x:is>
           <x:t>98,925</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,955</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>98,910</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>98,955</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...8 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,980</x:t>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,970</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,965</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,075</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>