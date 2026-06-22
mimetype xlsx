--- v6 (2026-06-02)
+++ v7 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R26812cf63ace4fbd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98b03fbb48b94358" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R51ac0ba5f66340d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff3544e745784e5a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcace7b3e559e4095" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R51ac0ba5f66340d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R314f8920eac349ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff3544e745784e5a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Daimler 26</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2YNZW8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...355 lines deleted...]
-          <x:t>99,025</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,025</x:t>
-[...16 lines deleted...]
-          <x:t>99,025</x:t>
+          <x:t>99,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,025</x:t>
-[...16 lines deleted...]
-          <x:t>99,055</x:t>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,045</x:t>
-[...42 lines deleted...]
-        <x:is>
           <x:t>99,075</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...33 lines deleted...]
-          <x:t>99,060</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,080</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...10 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,090</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>99,075</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,155</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>