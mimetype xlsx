--- v7 (2026-06-22)
+++ v8 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R98b03fbb48b94358" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66cedf086b91497c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff3544e745784e5a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree70b2c0d26147ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R314f8920eac349ff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff3544e745784e5a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64d6edb1960f4df1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree70b2c0d26147ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Daimler 26</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2YNZW8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...222 lines deleted...]
-          <x:t>05.06.2026</x:t>
+          <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>99,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>99,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,120</x:t>
-[...146 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>99,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,155</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.06.2026</x:t>
-[...53 lines deleted...]
-          <x:t>18.06.2026</x:t>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,175</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...65 lines deleted...]
-          <x:t>99,155</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>