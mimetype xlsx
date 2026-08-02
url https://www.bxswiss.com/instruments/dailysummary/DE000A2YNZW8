--- v8 (2026-07-13)
+++ v9 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R66cedf086b91497c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9984a6abe214048" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree70b2c0d26147ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bce4ffb45d4410f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R64d6edb1960f4df1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree70b2c0d26147ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2509aa8937284520" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bce4ffb45d4410f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Daimler 26</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2YNZW8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,586 +149,208 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...328 lines deleted...]
-          <x:t>99,200</x:t>
+          <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,195</x:t>
+          <x:t>99,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,210</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>99,205</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,210</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...37 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,245</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>99,225</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,235</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>03.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,245</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>06.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,235</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,240</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>99,235</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...30 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,265</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,265</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,355</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>