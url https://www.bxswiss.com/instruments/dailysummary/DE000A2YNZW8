--- v9 (2026-08-02)
+++ v10 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9984a6abe214048" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb9812eefaaa64fcd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bce4ffb45d4410f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R45239ac62f1b4dcf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2509aa8937284520" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bce4ffb45d4410f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9626c1f65f8e4092" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R45239ac62f1b4dcf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Daimler 26</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2YNZW8</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,100 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...296 lines deleted...]
-          <x:t>16.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,315</x:t>
-[...74 lines deleted...]
-        <x:is>
           <x:t>99,325</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,315</x:t>
+          <x:t>99,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,325</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...5 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,325</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,345</x:t>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>