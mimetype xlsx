--- v14 (2026-09-01)
+++ v15 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc49d5051a304aab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcb5e7cf8c7c4327" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8957a30ddfcb4b28"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb3e8a261c834a95"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a89add0a1dd475e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8957a30ddfcb4b28" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7e0e7e0d8064c35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb3e8a261c834a95" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hochtief 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2YN2V0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,546 +149,168 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>04.08.2026</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,780</x:t>
-[...457 lines deleted...]
-        <x:is>
           <x:t>88,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,325</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,305</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,840</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,865</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>