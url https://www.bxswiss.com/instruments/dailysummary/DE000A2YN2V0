--- v15 (2026-09-22)
+++ v16 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfcb5e7cf8c7c4327" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2618a2a5363145ca" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb3e8a261c834a95"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71c158a774864b96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7e0e7e0d8064c35" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb3e8a261c834a95" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47b4421e41664c01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71c158a774864b96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hochtief 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2YN2V0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,880</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,780</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>