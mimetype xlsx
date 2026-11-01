--- v16 (2026-10-12)
+++ v17 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2618a2a5363145ca" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbcea296d350a47ad" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71c158a774864b96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radd3e1b9299b4ed9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47b4421e41664c01" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71c158a774864b96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc615384a0fb9438f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radd3e1b9299b4ed9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hochtief 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2YN2V0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...9 lines deleted...]
-          <x:t>87,500</x:t>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,880</x:t>
-[...11 lines deleted...]
-          <x:t>86,805</x:t>
+          <x:t>86,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,690</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,975</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...72 lines deleted...]
-          <x:t>86,150</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,060</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,135</x:t>
-[...389 lines deleted...]
-          <x:t>07.10.2026</x:t>
+          <x:t>86,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,630</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>86,910</x:t>
-[...63 lines deleted...]
-          <x:t>86,780</x:t>
+          <x:t>87,030</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>