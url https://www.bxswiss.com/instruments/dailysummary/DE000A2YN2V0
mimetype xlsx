--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbf512bace012402a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2d1c0735abb4b2b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R74e6a59fe80d4ac8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83890423caff415c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reede8af3b23542c0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R74e6a59fe80d4ac8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b88eccbbb554281" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83890423caff415c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hochtief 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2YN2V0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,420</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>