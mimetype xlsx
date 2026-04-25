--- v7 (2026-04-03)
+++ v8 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra2d1c0735abb4b2b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65762ddb0ad54556" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R83890423caff415c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc611923d2b9f4855"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b88eccbbb554281" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R83890423caff415c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8807360111e4f1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc611923d2b9f4855" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hochtief 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2YN2V0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...149 lines deleted...]
-          <x:t>89,635</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,055</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...40 lines deleted...]
-          <x:t>90,290</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,775</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...342 lines deleted...]
-          <x:t>89,480</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,920</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>89,930</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,610</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>