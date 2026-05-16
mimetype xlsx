--- v8 (2026-04-25)
+++ v9 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R65762ddb0ad54556" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cbab8e73ae84693" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc611923d2b9f4855"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refc9ec1e3afd496c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc8807360111e4f1d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc611923d2b9f4855" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b6600df47774212" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refc9ec1e3afd496c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hochtief 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2YN2V0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>88,885</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,270</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,935</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>30.03.2026</x:t>
-[...220 lines deleted...]
-          <x:t>88,170</x:t>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>88,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>88,140</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,255</x:t>
-[...124 lines deleted...]
-          <x:t>88,870</x:t>
+          <x:t>88,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,695</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>88,505</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,510</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.04.2026</x:t>
-[...46 lines deleted...]
-          <x:t>88,610</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>