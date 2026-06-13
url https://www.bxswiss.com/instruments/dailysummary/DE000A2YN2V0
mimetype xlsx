--- v9 (2026-05-16)
+++ v10 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3cbab8e73ae84693" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R109c09dae2654d17" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Refc9ec1e3afd496c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R476612affe3d4804"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6b6600df47774212" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Refc9ec1e3afd496c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5ebf6bc099b4e92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R476612affe3d4804" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hochtief 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2YN2V0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>88,045</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,680</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,025</x:t>
-[...16 lines deleted...]
-          <x:t>88,295</x:t>
+          <x:t>89,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,505</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...82 lines deleted...]
-          <x:t>88,695</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,760</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...288 lines deleted...]
-          <x:t>88,610</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,820</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>88,015</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>