--- v10 (2026-06-13)
+++ v11 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R109c09dae2654d17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1b797e0aa7a425b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R476612affe3d4804"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re929c87bc671490f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd5ebf6bc099b4e92" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R476612affe3d4804" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea6ba7cc13df448d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re929c87bc671490f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hochtief 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2YN2V0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...193 lines deleted...]
-          <x:t>88,330</x:t>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,925</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,170</x:t>
+          <x:t>88,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,760</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,350</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>88,835</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,100</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>27.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,060</x:t>
-[...48 lines deleted...]
-          <x:t>88,875</x:t>
+          <x:t>88,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,325</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>89,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,850</x:t>
-[...274 lines deleted...]
-          <x:t>88,895</x:t>
+          <x:t>89,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>