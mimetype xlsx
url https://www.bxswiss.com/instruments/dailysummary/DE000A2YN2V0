--- v11 (2026-07-03)
+++ v12 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb1b797e0aa7a425b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04332e05949d478e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re929c87bc671490f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12274e6332f04a5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rea6ba7cc13df448d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re929c87bc671490f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R767e4a833d854040" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12274e6332f04a5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hochtief 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2YN2V0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...9 lines deleted...]
-          <x:t>89,025</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,750</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,865</x:t>
-[...60 lines deleted...]
-          <x:t>04.06.2026</x:t>
+          <x:t>88,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>89,055</x:t>
-[...134 lines deleted...]
-          <x:t>88,760</x:t>
+          <x:t>88,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,750</x:t>
-[...404 lines deleted...]
-          <x:t>89,270</x:t>
+          <x:t>88,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,110</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>