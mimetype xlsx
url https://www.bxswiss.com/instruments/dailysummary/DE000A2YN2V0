--- v12 (2026-07-23)
+++ v13 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R04332e05949d478e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03b846d7acd84df8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12274e6332f04a5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb35d7bf06234c67"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R767e4a833d854040" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12274e6332f04a5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R681c167274664a3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb35d7bf06234c67" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hochtief 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2YN2V0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...355 lines deleted...]
-          <x:t>88,600</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,695</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...249 lines deleted...]
-          <x:t>88,110</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,625</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>