--- v13 (2026-08-12)
+++ v14 (2026-09-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R03b846d7acd84df8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfc49d5051a304aab" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb35d7bf06234c67"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8957a30ddfcb4b28"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R681c167274664a3e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb35d7bf06234c67" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1a89add0a1dd475e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8957a30ddfcb4b28" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hochtief 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2YN2V0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>88,725</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,540</x:t>
-[...11 lines deleted...]
-          <x:t>14.07.2026</x:t>
+          <x:t>88,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,185</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...551 lines deleted...]
-          <x:t>88,625</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>