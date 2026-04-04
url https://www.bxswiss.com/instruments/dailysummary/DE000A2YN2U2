--- v2 (2026-03-14)
+++ v3 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdbaed028e8764a16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93a7f2ca66f84c19" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdd42273ed20c410d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b43980e25554dc2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R090eb54a695f4189" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdd42273ed20c410d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ba9973f4ea44c6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b43980e25554dc2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hochtief 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2YN2U2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,470 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...14 lines deleted...]
-          <x:t>96,955</x:t>
+          <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,985</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...123 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,995</x:t>
-[...263 lines deleted...]
-        <x:is>
           <x:t>96,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,840</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,915</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>