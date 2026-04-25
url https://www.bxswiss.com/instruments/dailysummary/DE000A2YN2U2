--- v3 (2026-04-04)
+++ v4 (2026-04-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R93a7f2ca66f84c19" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc286e41e28bc4f92" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b43980e25554dc2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77745b45b95b4c80"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5ba9973f4ea44c6c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b43980e25554dc2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c5e9d1ab017433c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77745b45b95b4c80" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hochtief 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2YN2U2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,985</x:t>
-[...26 lines deleted...]
-          <x:t>96,915</x:t>
+          <x:t>97,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,910</x:t>
-[...566 lines deleted...]
-          <x:t>96,320</x:t>
+          <x:t>96,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>