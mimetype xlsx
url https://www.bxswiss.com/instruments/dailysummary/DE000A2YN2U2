--- v4 (2026-04-25)
+++ v5 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc286e41e28bc4f92" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62bb2cf19d4f413d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R77745b45b95b4c80"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e8ccf2fba474ebc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c5e9d1ab017433c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R77745b45b95b4c80" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b121f98d0b24f50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e8ccf2fba474ebc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hochtief 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2YN2U2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...220 lines deleted...]
-          <x:t>96,505</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,470</x:t>
+          <x:t>96,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,660</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>09.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,665</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,670</x:t>
-        </x:is>
-[...305 lines deleted...]
-          <x:t>96,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>