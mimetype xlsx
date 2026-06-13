--- v5 (2026-05-15)
+++ v6 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R62bb2cf19d4f413d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8388b77b67b54907" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3e8ccf2fba474ebc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6389c3c78754541"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8b121f98d0b24f50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3e8ccf2fba474ebc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c7062ccdd2c4772" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6389c3c78754541" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hochtief 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2YN2U2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,685</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,815</x:t>
+          <x:t>96,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,805</x:t>
-[...6 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,875</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>96,790</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,850</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>16.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,955</x:t>
-        </x:is>
-[...553 lines deleted...]
-          <x:t>96,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>