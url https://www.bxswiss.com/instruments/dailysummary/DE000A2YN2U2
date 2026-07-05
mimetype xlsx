--- v6 (2026-06-13)
+++ v7 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8388b77b67b54907" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra29774ae78bd439b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6389c3c78754541"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff8f0af12fa143d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3c7062ccdd2c4772" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6389c3c78754541" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00c0637e448b44eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff8f0af12fa143d3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hochtief 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2YN2U2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...166 lines deleted...]
-          <x:t>96,700</x:t>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,670</x:t>
-[...16 lines deleted...]
-          <x:t>96,790</x:t>
+          <x:t>96,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,830</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,870</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>26.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,905</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>96,835</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,855</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.05.2026</x:t>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,890</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>96,930</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,930</x:t>
+          <x:t>97,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,985</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>96,940</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,975</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,820</x:t>
-[...16 lines deleted...]
-          <x:t>96,920</x:t>
+          <x:t>97,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,995</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,990</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>96,910</x:t>
-[...220 lines deleted...]
-          <x:t>96,955</x:t>
+          <x:t>97,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>