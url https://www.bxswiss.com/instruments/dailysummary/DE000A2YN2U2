--- v7 (2026-07-05)
+++ v8 (2026-07-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra29774ae78bd439b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddf5ad1035a94f71" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rff8f0af12fa143d3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fe5ab5245654802"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R00c0637e448b44eb" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rff8f0af12fa143d3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a887fa7e1ca4456" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fe5ab5245654802" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hochtief 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2YN2U2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,77 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.06.2026</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,895</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,915</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,900</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>