--- v8 (2026-07-05)
+++ v9 (2026-07-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddf5ad1035a94f71" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fcaec52956449c4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4fe5ab5245654802"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3751da04509644cc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7a887fa7e1ca4456" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4fe5ab5245654802" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7823f72da61c470c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3751da04509644cc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hochtief 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2YN2U2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,135</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,180</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,340</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,265</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>