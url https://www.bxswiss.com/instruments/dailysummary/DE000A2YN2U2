--- v9 (2026-07-27)
+++ v10 (2026-08-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fcaec52956449c4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a0efead53844bfd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3751da04509644cc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d3df3b01fad449e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7823f72da61c470c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3751da04509644cc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0d139ff9ae54414" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d3df3b01fad449e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hochtief 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2YN2U2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.06.2026</x:t>
-[...31 lines deleted...]
-          <x:t>97,180</x:t>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,335</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,150</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>97,245</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>30.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,275</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>97,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>97,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,225</x:t>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,310</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>97,270</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,370</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>97,340</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,255</x:t>
-[...232 lines deleted...]
-          <x:t>97,355</x:t>
+          <x:t>97,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,265</x:t>
-[...166 lines deleted...]
-          <x:t>97,265</x:t>
+          <x:t>97,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>