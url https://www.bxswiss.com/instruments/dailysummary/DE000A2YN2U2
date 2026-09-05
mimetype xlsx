--- v10 (2026-08-16)
+++ v11 (2026-09-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a0efead53844bfd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ca7be91a2b34f7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6d3df3b01fad449e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7dd296817ff74b25"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0d139ff9ae54414" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6d3df3b01fad449e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47241239f0074613" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7dd296817ff74b25" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hochtief 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2YN2U2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...31 lines deleted...]
-          <x:t>97,355</x:t>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,370</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...45 lines deleted...]
-          <x:t>97,290</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,255</x:t>
-[...124 lines deleted...]
-          <x:t>97,365</x:t>
+          <x:t>97,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,300</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>97,395</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>97,335</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,295</x:t>
-[...16 lines deleted...]
-          <x:t>97,345</x:t>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,325</x:t>
-[...11 lines deleted...]
-          <x:t>31.07.2026</x:t>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,395</x:t>
-[...21 lines deleted...]
-          <x:t>97,340</x:t>
+          <x:t>97,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,390</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...175 lines deleted...]
-          <x:t>12.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,465</x:t>
-[...63 lines deleted...]
-          <x:t>97,390</x:t>
+          <x:t>97,420</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>