--- v11 (2026-09-05)
+++ v12 (2026-09-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ca7be91a2b34f7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6eabdabcbcf94953" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7dd296817ff74b25"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9857512bc9a74094"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R47241239f0074613" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7dd296817ff74b25" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf27e436824a94812" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9857512bc9a74094" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hochtief 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2YN2U2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>05.08.2026</x:t>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>97,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>97,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>97,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>97,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,350</x:t>
-[...593 lines deleted...]
-          <x:t>97,420</x:t>
+          <x:t>97,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>