--- v12 (2026-09-26)
+++ v13 (2026-10-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6eabdabcbcf94953" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a38b7009dd74996" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9857512bc9a74094"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd96b05f7c6104b12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf27e436824a94812" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9857512bc9a74094" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra34a94c9f96549ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd96b05f7c6104b12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hochtief 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2YN2U2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.08.2026</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,360</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,445</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,425</x:t>
-[...38 lines deleted...]
-          <x:t>27.08.2026</x:t>
+          <x:t>97,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>97,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,415</x:t>
-[...16 lines deleted...]
-          <x:t>97,475</x:t>
+          <x:t>97,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,410</x:t>
-[...544 lines deleted...]
-          <x:t>97,220</x:t>
+          <x:t>97,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>