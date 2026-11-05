--- v13 (2026-10-16)
+++ v14 (2026-11-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8a38b7009dd74996" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60be9fb09544404f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd96b05f7c6104b12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbfa5a9c3624641de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra34a94c9f96549ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd96b05f7c6104b12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79419e132f544f53" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbfa5a9c3624641de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Hochtief 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2YN2U2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,529 +149,124 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...328 lines deleted...]
-          <x:t>97,240</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>97,205</x:t>
-[...138 lines deleted...]
-        <x:is>
           <x:t>97,380</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,390</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,360</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>