--- v2 (2026-03-14)
+++ v3 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rdcd05c784b34408d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07ab98e326e24c4e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12785aab16a845cb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97f1358b1abe4c55"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5d4605edc1a24cff" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12785aab16a845cb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd3f0273637a4661" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97f1358b1abe4c55" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Telekom 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2TSDE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...36 lines deleted...]
-          <x:t>95,195</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,140</x:t>
-[...372 lines deleted...]
-          <x:t>94,035</x:t>
+          <x:t>94,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,575</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...94 lines deleted...]
-          <x:t>94,045</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,515</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...62 lines deleted...]
-          <x:t>12.03.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,925</x:t>
-[...8 lines deleted...]
-        <x:is>
           <x:t>93,515</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>93,520</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>