--- v3 (2026-04-03)
+++ v4 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R07ab98e326e24c4e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31b11aa97c3443cf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R97f1358b1abe4c55"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bda33fe018841a7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbd3f0273637a4661" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R97f1358b1abe4c55" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf180145afd334178" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bda33fe018841a7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Telekom 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2TSDE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,780</x:t>
-[...4 lines deleted...]
-          <x:t>94,035</x:t>
+          <x:t>94,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,575</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>94,905</x:t>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,595</x:t>
-[...60 lines deleted...]
-          <x:t>10.03.2026</x:t>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,575</x:t>
-[...151 lines deleted...]
-          <x:t>18.03.2026</x:t>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,135</x:t>
-[...306 lines deleted...]
-          <x:t>93,820</x:t>
+          <x:t>94,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,095</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>