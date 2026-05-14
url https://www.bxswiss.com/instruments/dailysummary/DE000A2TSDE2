--- v4 (2026-04-24)
+++ v5 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R31b11aa97c3443cf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63089c696796427e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6bda33fe018841a7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc53aea5e55ee41da"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf180145afd334178" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6bda33fe018841a7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb6c55c6169c4c69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc53aea5e55ee41da" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Telekom 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2TSDE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>92,865</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,655</x:t>
-[...183 lines deleted...]
-          <x:t>93,985</x:t>
+          <x:t>93,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,705</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...143 lines deleted...]
-          <x:t>13.04.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,925</x:t>
-[...225 lines deleted...]
-          <x:t>94,095</x:t>
+          <x:t>93,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>