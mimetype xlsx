--- v5 (2026-05-14)
+++ v6 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63089c696796427e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ea203b430a54b85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc53aea5e55ee41da"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71adde4286474827"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reb6c55c6169c4c69" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc53aea5e55ee41da" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35e78dae1c7343bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71adde4286474827" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Telekom 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2TSDE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,925</x:t>
-[...43 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>93,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,425</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>94,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,765</x:t>
-[...458 lines deleted...]
-          <x:t>93,640</x:t>
+          <x:t>94,315</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>