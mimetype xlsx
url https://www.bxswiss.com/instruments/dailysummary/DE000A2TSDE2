--- v6 (2026-06-03)
+++ v7 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0ea203b430a54b85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7e2ef30663d418a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R71adde4286474827"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc2dd0ab236842d6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35e78dae1c7343bf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R71adde4286474827" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93bb88aa2f83424b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc2dd0ab236842d6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Telekom 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2TSDE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,572 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...58 lines deleted...]
-          <x:t>93,885</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,835</x:t>
-[...367 lines deleted...]
-          <x:t>94,245</x:t>
+          <x:t>94,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,245</x:t>
-[...112 lines deleted...]
-          <x:t>94,315</x:t>
+          <x:t>94,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>