--- v7 (2026-06-23)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra7e2ef30663d418a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R450c61cae0654968" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbc2dd0ab236842d6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b5abf79553d47ed"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R93bb88aa2f83424b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbc2dd0ab236842d6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e9dea6d1d414bde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b5abf79553d47ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Telekom 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2TSDE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,572 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...11 lines deleted...]
-          <x:t>94,440</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,265</x:t>
-[...517 lines deleted...]
-          <x:t>94,610</x:t>
+          <x:t>94,470</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>