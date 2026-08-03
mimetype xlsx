--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R450c61cae0654968" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R816079c83f774511" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4b5abf79553d47ed"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32cc9da30dec4623"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e9dea6d1d414bde" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4b5abf79553d47ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R556603064d0a4e72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32cc9da30dec4623" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Telekom 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2TSDE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
-[...26 lines deleted...]
-          <x:t>15.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,755</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,765</x:t>
+          <x:t>94,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,625</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,630</x:t>
-[...528 lines deleted...]
-        <x:is>
           <x:t>94,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>