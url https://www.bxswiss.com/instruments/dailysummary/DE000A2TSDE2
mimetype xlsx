--- v9 (2026-08-03)
+++ v10 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R816079c83f774511" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9203512299ef488d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R32cc9da30dec4623"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racfac81b7d3d4d06"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R556603064d0a4e72" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R32cc9da30dec4623" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd463177fa76447a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racfac81b7d3d4d06" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Telekom 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2TSDE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.07.2026</x:t>
-[...117 lines deleted...]
-          <x:t>94,760</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>94,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>94,425</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...121 lines deleted...]
-          <x:t>94,310</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,290</x:t>
-[...123 lines deleted...]
-        <x:is>
           <x:t>94,020</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,870</x:t>
-[...138 lines deleted...]
-        <x:is>
           <x:t>94,020</x:t>
-        </x:is>
-[...52 lines deleted...]
-          <x:t>94,055</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>