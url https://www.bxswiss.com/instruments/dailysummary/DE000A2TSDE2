--- v10 (2026-08-23)
+++ v11 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9203512299ef488d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7bedd941c594f1a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Racfac81b7d3d4d06"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R450975244b5f402e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcd463177fa76447a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Racfac81b7d3d4d06" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R79cac449de374a2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R450975244b5f402e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Deutsche Telekom 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2TSDE2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...63 lines deleted...]
-          <x:t>94,165</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,065</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,085</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...45 lines deleted...]
-          <x:t>93,995</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,020</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...57 lines deleted...]
-          <x:t>03.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,395</x:t>
-[...313 lines deleted...]
-          <x:t>19.08.2026</x:t>
+          <x:t>94,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,085</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,095</x:t>
-[...25 lines deleted...]
-        <x:is>
           <x:t>94,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,955</x:t>
-[...31 lines deleted...]
-          <x:t>94,020</x:t>
+          <x:t>93,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>