--- v13 (2026-09-13)
+++ v14 (2026-10-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2edfb8a4ae6f498c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd41c830f0b6c4d63" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra428e229845c40a1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd15fdb2dcd3407b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R86a81eaf945d4006" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra428e229845c40a1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf89b66f547894420" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd15fdb2dcd3407b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Daimler 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2TR083</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,573 +149,87 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...441 lines deleted...]
-          <x:t>93,405</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,210</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,335</x:t>
-[...69 lines deleted...]
-        <x:is>
           <x:t>93,280</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,250</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,165</x:t>
         </x:is>
       </x:c>
@@ -764,31 +278,490 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>