--- v14 (2026-10-07)
+++ v15 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd41c830f0b6c4d63" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a7d1b98a3024cc0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfd15fdb2dcd3407b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R84cbeeeeec954167"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf89b66f547894420" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfd15fdb2dcd3407b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb749b1b5d46845df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R84cbeeeeec954167" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Daimler 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2TR083</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...112 lines deleted...]
-          <x:t>92,345</x:t>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,345</x:t>
-[...16 lines deleted...]
-          <x:t>92,340</x:t>
+          <x:t>92,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,880</x:t>
-[...65 lines deleted...]
-          <x:t>17.09.2026</x:t>
+          <x:t>92,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>92,325</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>92,280</x:t>
-        </x:is>
-[...35 lines deleted...]
-          <x:t>92,245</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>