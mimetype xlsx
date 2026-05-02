--- v3 (2026-03-26)
+++ v4 (2026-05-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R29992d5bcbc144f1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fa05640e736475d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7b0dd789eb644cb4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23f82423e7ea419b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc7fb90544f5b4f59" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7b0dd789eb644cb4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e76c4c0c5904ee4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23f82423e7ea419b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Allianz Finance 30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2RWAY2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.02.2026</x:t>
-[...171 lines deleted...]
-          <x:t>95,775</x:t>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,595</x:t>
-[...96 lines deleted...]
-        <x:is>
           <x:t>95,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,675</x:t>
-[...70 lines deleted...]
-          <x:t>94,905</x:t>
+          <x:t>95,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,735</x:t>
-[...97 lines deleted...]
-          <x:t>94,930</x:t>
+          <x:t>95,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,980</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,615</x:t>
-[...139 lines deleted...]
-          <x:t>94,225</x:t>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>