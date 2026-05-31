--- v4 (2026-05-02)
+++ v5 (2026-05-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8fa05640e736475d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R368868aed5654070" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R23f82423e7ea419b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f3f77d6f18f4e6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e76c4c0c5904ee4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R23f82423e7ea419b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fc728176a5344db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f3f77d6f18f4e6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Allianz Finance 30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2RWAY2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.03.2026</x:t>
-[...117 lines deleted...]
-          <x:t>95,140</x:t>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,040</x:t>
-[...114 lines deleted...]
-          <x:t>15.04.2026</x:t>
+          <x:t>94,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,130</x:t>
-[...84 lines deleted...]
-        <x:is>
           <x:t>95,285</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>95,400</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,415</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,195</x:t>
-[...193 lines deleted...]
-          <x:t>94,855</x:t>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>