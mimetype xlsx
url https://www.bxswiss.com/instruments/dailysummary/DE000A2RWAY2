--- v5 (2026-05-31)
+++ v6 (2026-07-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R368868aed5654070" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d59445e80da4be9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f3f77d6f18f4e6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R704b03cc08b24b8a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6fc728176a5344db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f3f77d6f18f4e6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redd38fe40bbc4449" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R704b03cc08b24b8a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Allianz Finance 30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2RWAY2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>94,480</x:t>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,480</x:t>
-[...69 lines deleted...]
-        <x:is>
           <x:t>94,870</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>94,860</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,145</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,165</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.05.2026</x:t>
-[...419 lines deleted...]
-          <x:t>95,230</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>