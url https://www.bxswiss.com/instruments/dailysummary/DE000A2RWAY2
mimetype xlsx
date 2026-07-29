--- v6 (2026-07-07)
+++ v7 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d59445e80da4be9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1276f75986b84af2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R704b03cc08b24b8a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6b6210347bb4efe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Redd38fe40bbc4449" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R704b03cc08b24b8a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ab36b04cddb4725" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6b6210347bb4efe" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Allianz Finance 30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2RWAY2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>05.06.2026</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,070</x:t>
-[...4 lines deleted...]
-          <x:t>94,925</x:t>
+          <x:t>95,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,930</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>94,880</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,800</x:t>
-[...21 lines deleted...]
-          <x:t>95,015</x:t>
+          <x:t>94,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,935</x:t>
-        </x:is>
-[...516 lines deleted...]
-          <x:t>95,495</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>