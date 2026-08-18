--- v7 (2026-07-29)
+++ v8 (2026-08-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1276f75986b84af2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R537ab62a826646f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re6b6210347bb4efe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c8b085ea4fa4239"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6ab36b04cddb4725" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re6b6210347bb4efe" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R574372fdbaaf4603" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c8b085ea4fa4239" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Allianz Finance 30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2RWAY2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...198 lines deleted...]
-          <x:t>95,290</x:t>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,010</x:t>
-[...70 lines deleted...]
-          <x:t>95,185</x:t>
+          <x:t>94,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,045</x:t>
-[...21 lines deleted...]
-          <x:t>94,765</x:t>
+          <x:t>94,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,020</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.07.2026</x:t>
-[...4 lines deleted...]
-          <x:t>94,910</x:t>
+          <x:t>14.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,015</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,875</x:t>
-[...247 lines deleted...]
-          <x:t>94,935</x:t>
+          <x:t>95,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,865</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>