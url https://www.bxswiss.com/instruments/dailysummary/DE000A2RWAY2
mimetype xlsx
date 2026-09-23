--- v8 (2026-08-18)
+++ v9 (2026-09-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R537ab62a826646f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89fe05fccb004ecf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c8b085ea4fa4239"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdcaa877ef8f4395"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R574372fdbaaf4603" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c8b085ea4fa4239" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69cc5536f03042e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdcaa877ef8f4395" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Allianz Finance 30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2RWAY2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.07.2026</x:t>
-[...9 lines deleted...]
-          <x:t>94,910</x:t>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,810</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,825</x:t>
-[...6 lines deleted...]
-          <x:t>20.07.2026</x:t>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,745</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>94,790</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,630</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...487 lines deleted...]
-          <x:t>94,865</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>