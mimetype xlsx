--- v9 (2026-09-23)
+++ v10 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R89fe05fccb004ecf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49aa97a0b94842f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcdcaa877ef8f4395"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2cb0e2d29364d5b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R69cc5536f03042e7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcdcaa877ef8f4395" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ae2d9f9e7ed4dcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2cb0e2d29364d5b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Allianz Finance 30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2RWAY2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.08.2026</x:t>
-[...360 lines deleted...]
-          <x:t>94,250</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,770</x:t>
-[...6 lines deleted...]
-          <x:t>11.09.2026</x:t>
+          <x:t>93,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,840</x:t>
-[...85 lines deleted...]
-          <x:t>93,500</x:t>
+          <x:t>93,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,695</x:t>
-        </x:is>
-[...106 lines deleted...]
-          <x:t>93,710</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>