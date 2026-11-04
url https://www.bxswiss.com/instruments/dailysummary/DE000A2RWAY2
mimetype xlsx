--- v10 (2026-10-15)
+++ v11 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R49aa97a0b94842f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8d586aa841a24130" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc2cb0e2d29364d5b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96136782fc984b84"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3ae2d9f9e7ed4dcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc2cb0e2d29364d5b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Race146b74c4d4b07" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96136782fc984b84" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Allianz Finance 30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2RWAY2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>93,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>93,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,360</x:t>
-[...448 lines deleted...]
-          <x:t>93,735</x:t>
+          <x:t>93,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>93,700</x:t>
+          <x:t>93,670</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,845</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.10.2026</x:t>
-[...14 lines deleted...]
-          <x:t>93,705</x:t>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,775</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...104 lines deleted...]
-          <x:t>93,695</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,885</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>