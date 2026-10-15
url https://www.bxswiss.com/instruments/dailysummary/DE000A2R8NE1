--- v11 (2026-09-08)
+++ v12 (2026-10-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re96eabd4a4f6497f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3086e42cc23843bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5185b9255c1d4b52"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08537384778e4ca7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra92e23efe70046ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5185b9255c1d4b52" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1907bb3d74184e7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08537384778e4ca7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vonovia Finance 39</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2R8NE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...586 lines deleted...]
-          <x:t>68,260</x:t>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>67,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,015</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>