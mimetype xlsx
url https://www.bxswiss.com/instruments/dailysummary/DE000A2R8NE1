--- v12 (2026-10-15)
+++ v13 (2026-11-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3086e42cc23843bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rccec72adccab4a85" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R08537384778e4ca7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f579e272d594310"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1907bb3d74184e7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R08537384778e4ca7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re5c5dd1550ce4945" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f579e272d594310" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vonovia Finance 39</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2R8NE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.09.2026</x:t>
-[...53 lines deleted...]
-          <x:t>16.09.2026</x:t>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>65,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>66,435</x:t>
-[...16 lines deleted...]
-          <x:t>17.09.2026</x:t>
+          <x:t>65,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>65,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>66,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>66,565</x:t>
-[...522 lines deleted...]
-          <x:t>66,015</x:t>
+          <x:t>66,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.11.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>66,860</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>