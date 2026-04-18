--- v3 (2026-03-14)
+++ v4 (2026-04-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R63c4fe6fe1a94e67" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re19f18a4f1e84a8e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8545b7e632824b57"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e01b92b5f424d0f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbcd070c409ba4498" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8545b7e632824b57" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67bf9e74f8ee41b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e01b92b5f424d0f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vonovia Finance 39</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2R8NE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...603 lines deleted...]
-          <x:t>70,610</x:t>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>70,405</x:t>
-[...26 lines deleted...]
-          <x:t>70,060</x:t>
+          <x:t>69,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,600</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,315</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>