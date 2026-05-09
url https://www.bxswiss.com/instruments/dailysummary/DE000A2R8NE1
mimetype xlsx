--- v4 (2026-04-18)
+++ v5 (2026-05-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re19f18a4f1e84a8e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R511ef74bd53b4eee" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7e01b92b5f424d0f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0301cd54e2b64048"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R67bf9e74f8ee41b0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7e01b92b5f424d0f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd93dd7aa4e2f4b58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0301cd54e2b64048" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vonovia Finance 39</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2R8NE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.03.2026</x:t>
-[...95 lines deleted...]
-          <x:t>69,725</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,775</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>24.03.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,900</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...239 lines deleted...]
-          <x:t>69,640</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>69,640</x:t>
-[...193 lines deleted...]
-          <x:t>70,315</x:t>
+          <x:t>70,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,390</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>