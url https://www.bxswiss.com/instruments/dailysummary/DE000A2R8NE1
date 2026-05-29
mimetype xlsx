--- v5 (2026-05-09)
+++ v6 (2026-05-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R511ef74bd53b4eee" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fe87108f6ce404b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0301cd54e2b64048"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cabdb5fec844be3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd93dd7aa4e2f4b58" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0301cd54e2b64048" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R554e467408aa4064" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cabdb5fec844be3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vonovia Finance 39</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2R8NE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...31 lines deleted...]
-          <x:t>69,640</x:t>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,005</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>69,640</x:t>
+          <x:t>70,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,660</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.04.2026</x:t>
-[...490 lines deleted...]
-          <x:t>70,125</x:t>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,635</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>70,295</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,430</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>70,390</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>