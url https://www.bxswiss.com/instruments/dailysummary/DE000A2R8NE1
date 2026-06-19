--- v6 (2026-05-29)
+++ v7 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9fe87108f6ce404b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e47fef0059c4214" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7cabdb5fec844be3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f8a4fd1e5944227"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R554e467408aa4064" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7cabdb5fec844be3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f2ddd0cd6444961" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f8a4fd1e5944227" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vonovia Finance 39</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2R8NE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...166 lines deleted...]
-          <x:t>70,125</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,635</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...28 lines deleted...]
-          <x:t>70,295</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,430</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>70,320</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,850</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>70,250</x:t>
-[...295 lines deleted...]
-        <x:is>
           <x:t>70,595</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>70,790</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>