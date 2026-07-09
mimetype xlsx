--- v7 (2026-06-19)
+++ v8 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7e47fef0059c4214" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R875853ce33424218" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8f8a4fd1e5944227"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R337976acb5314950"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6f2ddd0cd6444961" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8f8a4fd1e5944227" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3893832d9969429f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R337976acb5314950" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vonovia Finance 39</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2R8NE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...144 lines deleted...]
-          <x:t>70,730</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,595</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...40 lines deleted...]
-          <x:t>70,430</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>72,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,705</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>70,365</x:t>
-[...156 lines deleted...]
-          <x:t>70,460</x:t>
+          <x:t>70,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>70,345</x:t>
-[...242 lines deleted...]
-          <x:t>71,325</x:t>
+          <x:t>70,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,125</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>