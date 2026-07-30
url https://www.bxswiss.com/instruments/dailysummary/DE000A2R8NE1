--- v8 (2026-07-09)
+++ v9 (2026-07-30)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R875853ce33424218" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R388571fdca824b0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R337976acb5314950"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb2ef6165ce3432d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3893832d9969429f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R337976acb5314950" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8982a41f5b4f4019" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb2ef6165ce3432d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vonovia Finance 39</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2R8NE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...14 lines deleted...]
-          <x:t>70,150</x:t>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>71,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,235</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>70,520</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,050</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>70,455</x:t>
-[...502 lines deleted...]
-          <x:t>70,335</x:t>
+          <x:t>69,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>69,915</x:t>
-[...26 lines deleted...]
-          <x:t>70,125</x:t>
+          <x:t>69,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,735</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>