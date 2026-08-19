--- v9 (2026-07-30)
+++ v10 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R388571fdca824b0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8c78192fa524524" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb2ef6165ce3432d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c92ee3acb6a4f5d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8982a41f5b4f4019" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb2ef6165ce3432d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f9c3e5cd50a42d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c92ee3acb6a4f5d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vonovia Finance 39</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2R8NE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...198 lines deleted...]
-          <x:t>70,335</x:t>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,540</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,910</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>69,915</x:t>
-[...43 lines deleted...]
-          <x:t>70,290</x:t>
+          <x:t>69,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>70,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>70,270</x:t>
-[...65 lines deleted...]
-          <x:t>69,835</x:t>
+          <x:t>69,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,930</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,420</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>69,920</x:t>
-[...269 lines deleted...]
-          <x:t>69,735</x:t>
+          <x:t>69,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,970</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>