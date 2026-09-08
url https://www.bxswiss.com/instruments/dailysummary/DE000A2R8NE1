--- v10 (2026-08-19)
+++ v11 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf8c78192fa524524" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re96eabd4a4f6497f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2c92ee3acb6a4f5d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5185b9255c1d4b52"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f9c3e5cd50a42d5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2c92ee3acb6a4f5d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra92e23efe70046ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5185b9255c1d4b52" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vonovia Finance 39</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2R8NE1</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>70,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,950</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>70,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>69,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>69,720</x:t>
-[...11 lines deleted...]
-          <x:t>21.07.2026</x:t>
+          <x:t>69,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>69,755</x:t>
-[...70 lines deleted...]
-          <x:t>24.07.2026</x:t>
+          <x:t>69,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,405</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...423 lines deleted...]
-          <x:t>17.08.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,420</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>69,715</x:t>
-[...16 lines deleted...]
-          <x:t>18.08.2026</x:t>
+          <x:t>69,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>69,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>69,145</x:t>
+          <x:t>69,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>69,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,905</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>68,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>68,970</x:t>
+          <x:t>68,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,595</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,155</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>68,260</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>