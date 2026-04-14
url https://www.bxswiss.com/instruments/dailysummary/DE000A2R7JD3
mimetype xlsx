--- v3 (2026-03-14)
+++ v4 (2026-04-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1e5a709e330d47ab" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39feda3b70ad4515" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc4efb7f8e2c94569"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81728243c34f466a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdb817c93dd30478b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc4efb7f8e2c94569" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafde5cbae4374dfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81728243c34f466a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vonovia 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2R7JD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,565 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...522 lines deleted...]
-          <x:t>91,800</x:t>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,785</x:t>
-[...48 lines deleted...]
-          <x:t>91,535</x:t>
+          <x:t>91,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,550</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>91,640</x:t>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,720</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,505</x:t>
-[...11 lines deleted...]
-          <x:t>13.03.2026</x:t>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>91,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>91,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,400</x:t>
-[...4 lines deleted...]
-          <x:t>91,415</x:t>
+          <x:t>91,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>