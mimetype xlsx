--- v4 (2026-04-14)
+++ v5 (2026-05-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R39feda3b70ad4515" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea955213905b477d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R81728243c34f466a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07a09be7d2484547"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rafde5cbae4374dfa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R81728243c34f466a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R788bb6f76e2341ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07a09be7d2484547" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vonovia 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2R7JD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,565 +149,538 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>91,400</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,400</x:t>
+          <x:t>91,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,415</x:t>
-        </x:is>
-[...511 lines deleted...]
-          <x:t>91,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>