--- v5 (2026-05-05)
+++ v6 (2026-05-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea955213905b477d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12c13e9b88584940" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R07a09be7d2484547"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cedd975ade048d4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R788bb6f76e2341ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R07a09be7d2484547" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9bbb3406d464e2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cedd975ade048d4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vonovia 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2R7JD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,538 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...68 lines deleted...]
-          <x:t>91,620</x:t>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,735</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.04.2026</x:t>
-[...9 lines deleted...]
-          <x:t>91,675</x:t>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,450</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...13 lines deleted...]
-          <x:t>91,320</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,405</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...50 lines deleted...]
-          <x:t>91,760</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,520</x:t>
-[...237 lines deleted...]
-          <x:t>91,300</x:t>
+          <x:t>91,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,405</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.04.2026</x:t>
-[...14 lines deleted...]
-          <x:t>91,360</x:t>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,365</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...30 lines deleted...]
-          <x:t>04.05.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,535</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...11 lines deleted...]
-          <x:t>91,415</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,535</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>