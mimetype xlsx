--- v6 (2026-05-25)
+++ v7 (2026-06-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12c13e9b88584940" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77371df3f8284b93" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9cedd975ade048d4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60bc65703ce64539"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9bbb3406d464e2c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9cedd975ade048d4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fce2a59b1624c2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60bc65703ce64539" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vonovia 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2R7JD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.04.2026</x:t>
-[...4 lines deleted...]
-          <x:t>91,765</x:t>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,675</x:t>
-[...92 lines deleted...]
-          <x:t>29.04.2026</x:t>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,555</x:t>
-[...43 lines deleted...]
-          <x:t>04.05.2026</x:t>
+          <x:t>91,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,535</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,565</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,240</x:t>
-[...75 lines deleted...]
-          <x:t>91,940</x:t>
+          <x:t>91,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,695</x:t>
-[...296 lines deleted...]
-          <x:t>91,535</x:t>
+          <x:t>91,790</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>