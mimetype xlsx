--- v7 (2026-06-14)
+++ v8 (2026-07-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77371df3f8284b93" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6019128d1b20493d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60bc65703ce64539"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8215ce301f6c40c8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8fce2a59b1624c2b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60bc65703ce64539" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5a075930c9c4009" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8215ce301f6c40c8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vonovia 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2R7JD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.05.2026</x:t>
-[...112 lines deleted...]
-          <x:t>91,255</x:t>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,440</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,160</x:t>
-[...102 lines deleted...]
-          <x:t>91,905</x:t>
+          <x:t>91,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,895</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,820</x:t>
-[...350 lines deleted...]
-          <x:t>91,790</x:t>
+          <x:t>91,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,105</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>