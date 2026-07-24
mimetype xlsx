--- v8 (2026-07-04)
+++ v9 (2026-07-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6019128d1b20493d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R837e43d914314c49" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8215ce301f6c40c8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13481cd8f3ed42ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5a075930c9c4009" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8215ce301f6c40c8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5bf2bf6b17c4fcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13481cd8f3ed42ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vonovia 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2R7JD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.06.2026</x:t>
-[...36 lines deleted...]
-          <x:t>91,665</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,550</x:t>
-[...43 lines deleted...]
-          <x:t>91,605</x:t>
+          <x:t>91,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,460</x:t>
-[...79 lines deleted...]
-        <x:is>
           <x:t>91,510</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...451 lines deleted...]
-          <x:t>92,105</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>