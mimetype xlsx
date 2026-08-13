--- v9 (2026-07-24)
+++ v10 (2026-08-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R837e43d914314c49" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60538f60572d44d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R13481cd8f3ed42ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91d3e58b18c548be"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf5bf2bf6b17c4fcf" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R13481cd8f3ed42ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7ea78e64b6847f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91d3e58b18c548be" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vonovia 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2R7JD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...333 lines deleted...]
-          <x:t>91,890</x:t>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,620</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,620</x:t>
-[...60 lines deleted...]
-          <x:t>13.07.2026</x:t>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>91,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>91,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,635</x:t>
-[...70 lines deleted...]
-          <x:t>91,625</x:t>
+          <x:t>91,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,480</x:t>
-[...139 lines deleted...]
-          <x:t>91,250</x:t>
+          <x:t>91,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>