--- v10 (2026-08-13)
+++ v11 (2026-09-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R60538f60572d44d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9b5871a1b02e4497" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91d3e58b18c548be"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R80e0576be87e4e79"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd7ea78e64b6847f4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91d3e58b18c548be" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5eb91610499d4daa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R80e0576be87e4e79" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vonovia 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2R7JD3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,775</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>91,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>91,800</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>91,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,695</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,715</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>91,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,680</x:t>
-[...37 lines deleted...]
-        <x:is>
           <x:t>91,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,640</x:t>
+          <x:t>91,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,495</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,630</x:t>
-[...539 lines deleted...]
-          <x:t>91,725</x:t>
+          <x:t>91,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,100</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>