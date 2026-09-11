--- v10 (2026-08-22)
+++ v11 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2808c1d341cc4189" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fd1a60a13c6471d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6e5eab8ac85f4171"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27f24a670dd34ab2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R03b825b1de05428c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6e5eab8ac85f4171" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R442999a0edef4b4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27f24a670dd34ab2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Daimler 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2GSCW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,570</x:t>
-[...16 lines deleted...]
-          <x:t>22.07.2026</x:t>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>95,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>95,515</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>95,390</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,390</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>23.07.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>95,410</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>95,290</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,295</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...20 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,295</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...536 lines deleted...]
-          <x:t>95,425</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,965</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>