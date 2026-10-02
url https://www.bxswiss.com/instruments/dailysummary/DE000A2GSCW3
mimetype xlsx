--- v11 (2026-09-11)
+++ v12 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5fd1a60a13c6471d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33d65993f56d4d34" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27f24a670dd34ab2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2ef225720884b86"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R442999a0edef4b4c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27f24a670dd34ab2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R329515d7bb134835" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2ef225720884b86" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Daimler 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2GSCW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,497 +149,92 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...36 lines deleted...]
-          <x:t>95,515</x:t>
+          <x:t>31.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,445</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,505</x:t>
-[...141 lines deleted...]
-          <x:t>19.08.2026</x:t>
+          <x:t>95,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,420</x:t>
-[...85 lines deleted...]
-          <x:t>95,380</x:t>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,405</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...123 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,410</x:t>
-[...20 lines deleted...]
-        <x:is>
           <x:t>95,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,320</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,335</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>