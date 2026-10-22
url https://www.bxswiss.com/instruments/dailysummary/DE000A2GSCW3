--- v12 (2026-10-02)
+++ v13 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R33d65993f56d4d34" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc2d46b91da1d4b6c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb2ef225720884b86"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R65bb59bd14ef42e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R329515d7bb134835" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb2ef225720884b86" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e614f3353a54ca4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R65bb59bd14ef42e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Daimler 29</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2GSCW3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...306 lines deleted...]
-          <x:t>94,825</x:t>
+          <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,765</x:t>
-[...60 lines deleted...]
-          <x:t>18.09.2026</x:t>
+          <x:t>94,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,350</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,535</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,725</x:t>
-[...53 lines deleted...]
-          <x:t>94,670</x:t>
+          <x:t>95,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,565</x:t>
-        </x:is>
-[...192 lines deleted...]
-          <x:t>94,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>