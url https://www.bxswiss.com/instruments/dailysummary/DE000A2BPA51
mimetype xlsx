--- v11 (2026-08-30)
+++ v12 (2026-09-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R47051670a4c64715" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58602ddc05fe415a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7ec7c00e73d64cfc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29232b8523e347ea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re99af2cc2a254cb1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7ec7c00e73d64cfc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f4a61986e404cf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29232b8523e347ea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BASF 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2BPA51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...58 lines deleted...]
-          <x:t>88,400</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,410</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,170</x:t>
-[...21 lines deleted...]
-          <x:t>88,505</x:t>
+          <x:t>88,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,445</x:t>
-[...484 lines deleted...]
-        <x:is>
           <x:t>88,460</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,160</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>