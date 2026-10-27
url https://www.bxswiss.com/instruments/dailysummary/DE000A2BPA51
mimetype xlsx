--- v12 (2026-09-21)
+++ v13 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R58602ddc05fe415a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb7d4249bb5174783" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R29232b8523e347ea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R41c620ab773c4cb2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1f4a61986e404cf9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R29232b8523e347ea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R81e1949424ad4175" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R41c620ab773c4cb2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>BASF 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A2BPA51</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...188 lines deleted...]
-          <x:t>01.09.2026</x:t>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,295</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>88,000</x:t>
-[...21 lines deleted...]
-          <x:t>87,745</x:t>
+          <x:t>87,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>87,635</x:t>
-[...355 lines deleted...]
-          <x:t>87,160</x:t>
+          <x:t>87,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,765</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>