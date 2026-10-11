--- v13 (2026-09-03)
+++ v14 (2026-10-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R55fbbcad936548bb" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78f0805668ad4f4f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfb167d2b7594421b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf45b1e66bc9a498f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra34aeb39515c4597" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfb167d2b7594421b" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbee5ca45a5014f10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf45b1e66bc9a498f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vonovia Finance 30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A28VQD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...608 lines deleted...]
-          <x:t>94,370</x:t>
+          <x:t>09.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,720</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>