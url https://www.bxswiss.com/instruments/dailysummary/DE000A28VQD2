--- v14 (2026-10-11)
+++ v15 (2026-10-31)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R78f0805668ad4f4f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbecdba598ed140f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf45b1e66bc9a498f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R05da8e89fd994433"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbee5ca45a5014f10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf45b1e66bc9a498f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb5a9ff3c290946d4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R05da8e89fd994433" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Vonovia Finance 30</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A28VQD2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.09.2026</x:t>
-[...41 lines deleted...]
-          <x:t>93,615</x:t>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,665</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...99 lines deleted...]
-          <x:t>93,330</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,530</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,655</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...300 lines deleted...]
-          <x:t>02.10.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,430</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,640</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...146 lines deleted...]
-          <x:t>93,460</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,855</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>