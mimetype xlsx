--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2a43538f95374767" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7459d5ba3d09499c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9f20429d9f4d415a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf40392725e46428d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R34bca2f656fc4a0a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9f20429d9f4d415a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d3b864993f145f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf40392725e46428d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Bitcoin ETN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A28M8D0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,883</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,820</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,632</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,779</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,710</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,813</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,187</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>