--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7459d5ba3d09499c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06363b481a764fb0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf40392725e46428d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c606c1744b54686"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2d3b864993f145f3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf40392725e46428d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc74787f108e2497a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c606c1744b54686" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Bitcoin ETN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A28M8D0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...4 lines deleted...]
-          <x:t>26,883</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,888</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,889</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,743</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,529</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,407</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,820</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...602 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,113</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,297</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,751</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,533</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,556</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,448</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>