--- v6 (2026-04-24)
+++ v7 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06363b481a764fb0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd91b2c730bcd4012" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8c606c1744b54686"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R541333c0809843ff"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc74787f108e2497a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8c606c1744b54686" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf8ab3a841e148b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R541333c0809843ff" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Bitcoin ETN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A28M8D0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,338</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,846</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,426</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,556</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,671</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,392</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,707</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,844</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>