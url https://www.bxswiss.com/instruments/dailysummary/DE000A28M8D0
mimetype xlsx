--- v7 (2026-05-16)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd91b2c730bcd4012" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6553d3e049544da3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R541333c0809843ff"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R967f8d7a3dab411f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdf8ab3a841e148b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R541333c0809843ff" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaa7d90cf98142ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R967f8d7a3dab411f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Bitcoin ETN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A28M8D0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,578 +149,227 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...215 lines deleted...]
-          <x:t>24.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,355</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,574</x:t>
-[...129 lines deleted...]
-          <x:t>32,915</x:t>
+          <x:t>32,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,767</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,588</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,330</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,392</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,355</x:t>
-[...160 lines deleted...]
-        <x:is>
           <x:t>33,049</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,098</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,379</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,558</x:t>
         </x:is>
       </x:c>
@@ -764,31 +413,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>15.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,437</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,551</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,638</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,171</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,910</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,589</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>