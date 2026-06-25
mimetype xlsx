--- v8 (2026-06-05)
+++ v9 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6553d3e049544da3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc46d1222ce8c49d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R967f8d7a3dab411f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf392302f1b54a68"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfaa7d90cf98142ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R967f8d7a3dab411f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10cad8919e7a4ddd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf392302f1b54a68" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Bitcoin ETN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A28M8D0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>26.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,301</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,646</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31,714</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,700</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,794</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,589</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,164</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,816</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,218</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>