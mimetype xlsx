--- v9 (2026-06-25)
+++ v10 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc46d1222ce8c49d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3470e757919f4fd4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcf392302f1b54a68"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38b92120ac904620"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10cad8919e7a4ddd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcf392302f1b54a68" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e9e7953bc81473b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38b92120ac904620" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Bitcoin ETN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A28M8D0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -767,28 +767,55 @@
         <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,372</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,458</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,218</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>