--- v10 (2026-06-27)
+++ v11 (2026-07-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3470e757919f4fd4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cec6a9435ae49ea" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R38b92120ac904620"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb95db6a100014526"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e9e7953bc81473b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R38b92120ac904620" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29e6766c75074ce0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb95db6a100014526" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Bitcoin ETN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A28M8D0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...257 lines deleted...]
-          <x:t>26,320</x:t>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,711</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,696</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,891</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...278 lines deleted...]
-          <x:t>26,799</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,753</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,836</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26,368</x:t>
-[...85 lines deleted...]
-          <x:t>25,596</x:t>
+          <x:t>27,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,067</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,477</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,555</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>