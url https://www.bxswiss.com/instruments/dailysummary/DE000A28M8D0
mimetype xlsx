--- v11 (2026-07-26)
+++ v12 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0cec6a9435ae49ea" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1d4e7f6961d453d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb95db6a100014526"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79d762dbbe8e4945"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R29e6766c75074ce0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb95db6a100014526" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7528d84e25cb4c4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79d762dbbe8e4945" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Bitcoin ETN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A28M8D0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.06.2026</x:t>
-[...392 lines deleted...]
-          <x:t>26,719</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,832</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,430</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>27,904</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,398</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,183</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,407</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,477</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,755</x:t>
-[...188 lines deleted...]
-          <x:t>27,555</x:t>
+          <x:t>27,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,101</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,692</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>