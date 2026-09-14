--- v12 (2026-08-25)
+++ v13 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra1d4e7f6961d453d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd9965d7c1c541f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79d762dbbe8e4945"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R271d349b1c4a4199"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7528d84e25cb4c4e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79d762dbbe8e4945" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1ce80cc37d34818" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R271d349b1c4a4199" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Bitcoin ETN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A28M8D0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>13.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,353</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,357</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,045</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,186</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,664</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,451</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,692</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,354</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,768</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>