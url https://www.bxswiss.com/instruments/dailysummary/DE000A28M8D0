--- v13 (2026-09-14)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd9965d7c1c541f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb016944bae654add" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R271d349b1c4a4199"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7dfc60c8567b4349"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re1ce80cc37d34818" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R271d349b1c4a4199" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd36e5345047143f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7dfc60c8567b4349" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Bitcoin ETN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A28M8D0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...269 lines deleted...]
-          <x:t>27.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,654</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>34,167</x:t>
-[...26 lines deleted...]
-          <x:t>33,902</x:t>
+          <x:t>33,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,381</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,896</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,045</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,874</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>33,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>33,741</x:t>
-[...70 lines deleted...]
-          <x:t>33,252</x:t>
+          <x:t>33,698</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>32,673</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>32,909</x:t>
-[...188 lines deleted...]
-          <x:t>33,768</x:t>
+          <x:t>32,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,534</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>32,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>33,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,028</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,660</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,309</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,236</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>