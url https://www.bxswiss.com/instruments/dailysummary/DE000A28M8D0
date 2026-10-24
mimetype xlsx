--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb016944bae654add" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd8fbe1b492264f9c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7dfc60c8567b4349"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb205902c4e8f4d2b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd36e5345047143f6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7dfc60c8567b4349" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd26a9543904c456b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb205902c4e8f4d2b" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>VanEck Bitcoin ETN</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A28M8D0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>36,735</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,255</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,381</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,933</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,158</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>34,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,623</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,274</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,779</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>36,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>35,316</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>