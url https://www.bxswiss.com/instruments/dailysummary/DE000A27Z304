--- v12 (2026-09-02)
+++ v13 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25f3d0bf63fc4544" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae4d62e14f514f57" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R781eff28d83a482f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree10eb8b71114f9e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e75736e1226475e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R781eff28d83a482f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R841045e5d9c841b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree10eb8b71114f9e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bitwise Physical Bitcoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A27Z304</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,865</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,251</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,911</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,932</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,111</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,468</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,084</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>