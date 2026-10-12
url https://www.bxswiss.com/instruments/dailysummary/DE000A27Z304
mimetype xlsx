--- v13 (2026-09-22)
+++ v14 (2026-10-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae4d62e14f514f57" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R611c2e84777b47ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ree10eb8b71114f9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54c9f16061e944c7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R841045e5d9c841b2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ree10eb8b71114f9e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10f63055ab994021" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54c9f16061e944c7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bitwise Physical Bitcoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A27Z304</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>10.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,873</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,880</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,111</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,207</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,404</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,806</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>62,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>63,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>