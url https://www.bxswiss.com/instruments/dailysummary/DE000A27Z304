--- v14 (2026-10-12)
+++ v15 (2026-11-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R611c2e84777b47ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra221ff851bbf4655" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R54c9f16061e944c7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R5a8c7f6b97cc456f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R10f63055ab994021" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R54c9f16061e944c7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfa216d1951ae4e52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R5a8c7f6b97cc456f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bitwise Physical Bitcoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A27Z304</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>30.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>62,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,561</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>09.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>61,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,162</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>60,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,613</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,043</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,276</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>60,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>61,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,759</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,592</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,102</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>