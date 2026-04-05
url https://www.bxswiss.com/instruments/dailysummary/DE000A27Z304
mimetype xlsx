--- v5 (2026-03-15)
+++ v6 (2026-04-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R13d0dc00806a4726" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5ab7a0e69f84179" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R17721fcdd1d04c7e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0849044d1d24336"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2a9d1153bd65469e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R17721fcdd1d04c7e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e7dc4a66d0b4950" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0849044d1d24336" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bitwise Physical Bitcoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A27Z304</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,312</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>48,103</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,732</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,303</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>51,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,021</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,167</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,209</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,316</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,701</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,519</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,439</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>