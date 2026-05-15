--- v6 (2026-04-05)
+++ v7 (2026-05-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf5ab7a0e69f84179" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e4faa67577b4f2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc0849044d1d24336"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfdf8ccb8961485c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2e7dc4a66d0b4950" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc0849044d1d24336" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R087a2390dc4a4fec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfdf8ccb8961485c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bitwise Physical Bitcoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A27Z304</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.03.2026</x:t>
-[...586 lines deleted...]
-          <x:t>47,439</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,909</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,261</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,097</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,368</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,973</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,644</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,016</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>