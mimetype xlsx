--- v7 (2026-05-15)
+++ v8 (2026-06-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0e4faa67577b4f2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f94f4a98a8944f7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfdf8ccb8961485c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ac45ff5fda246f9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R087a2390dc4a4fec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfdf8ccb8961485c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b6ad248775348a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ac45ff5fda246f9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bitwise Physical Bitcoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A27Z304</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...538 lines deleted...]
-        <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,142</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,644</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,121</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,983</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,016</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,067</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>52,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,957</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>50,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,891</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,657</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,916</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>