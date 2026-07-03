--- v8 (2026-06-13)
+++ v9 (2026-07-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f94f4a98a8944f7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea3ed26d82c64fc5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8ac45ff5fda246f9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24e1d3cdbd814ef7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b6ad248775348a1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8ac45ff5fda246f9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd97a31c7b6bd42ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24e1d3cdbd814ef7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bitwise Physical Bitcoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A27Z304</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,616</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>50,738</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>49,471</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,399</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,387</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,376</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,759</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>