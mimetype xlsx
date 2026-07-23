--- v9 (2026-07-03)
+++ v10 (2026-07-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rea3ed26d82c64fc5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ccd7adef7f1416c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R24e1d3cdbd814ef7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b854d49541d4a11"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd97a31c7b6bd42ee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R24e1d3cdbd814ef7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0ec8876b6d9464c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b854d49541d4a11" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bitwise Physical Bitcoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A27Z304</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.06.2026</x:t>
-[...257 lines deleted...]
-          <x:t>44,376</x:t>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,546</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,469</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,527</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,088</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,180</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...374 lines deleted...]
-          <x:t>43,759</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,279</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,472</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>