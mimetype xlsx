--- v10 (2026-07-23)
+++ v11 (2026-08-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4ccd7adef7f1416c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ec519f002304244" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3b854d49541d4a11"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bc85b45ccbe46eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re0ec8876b6d9464c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3b854d49541d4a11" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e44c3c39f084140" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bc85b45ccbe46eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bitwise Physical Bitcoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A27Z304</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,888</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,502</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,072</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,317</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,504</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,988</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>47,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>47,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,596</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,670</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,947</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,813</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,962</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,682</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>