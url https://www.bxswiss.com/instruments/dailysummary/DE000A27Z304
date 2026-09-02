--- v11 (2026-08-12)
+++ v12 (2026-09-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5ec519f002304244" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R25f3d0bf63fc4544" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1bc85b45ccbe46eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R781eff28d83a482f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R9e44c3c39f084140" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1bc85b45ccbe46eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4e75736e1226475e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R781eff28d83a482f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Bitwise Physical Bitcoin ETP</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A27Z304</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,688</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,758</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>44,432</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,596</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>46,082</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>45,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,433</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,839</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>46,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>48,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>49,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>51,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,865</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,098</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,524</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,670</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>