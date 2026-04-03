--- v3 (2026-03-14)
+++ v4 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c64f3d29f524834" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a41068c84a74e0a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3525a564c5274565"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R440dcc1fb2ba49ca"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcb222d24aa724977" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3525a564c5274565" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f60440a8c094865" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R440dcc1fb2ba49ca" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Siemens 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A1UDWN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,443 +149,65 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...14 lines deleted...]
-          <x:t>101,430</x:t>
+          <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,450</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...59 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>101,470</x:t>
-[...300 lines deleted...]
-        <x:is>
           <x:t>101,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,320</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>03.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,210</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,425</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>