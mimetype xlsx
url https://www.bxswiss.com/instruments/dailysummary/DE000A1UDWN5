--- v4 (2026-04-03)
+++ v5 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3a41068c84a74e0a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd78ff5eefaae4f6a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R440dcc1fb2ba49ca"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03c040f90e5a428d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2f60440a8c094865" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R440dcc1fb2ba49ca" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fcad65c24ed44b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03c040f90e5a428d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Siemens 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A1UDWN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...134 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,540</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,735</x:t>
-[...62 lines deleted...]
-        <x:is>
           <x:t>100,565</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...18 lines deleted...]
-          <x:t>100,355</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,365</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...401 lines deleted...]
-          <x:t>100,305</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>