--- v5 (2026-04-24)
+++ v6 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd78ff5eefaae4f6a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R145b654b6e704c2c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R03c040f90e5a428d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a9a4f532e7d4186"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fcad65c24ed44b6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R03c040f90e5a428d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reeaae8b817b54932" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a9a4f532e7d4186" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Siemens 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A1UDWN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...36 lines deleted...]
-          <x:t>100,150</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,675</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,955</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,090</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...143 lines deleted...]
-          <x:t>100,340</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,260</x:t>
-[...134 lines deleted...]
-          <x:t>100,330</x:t>
+          <x:t>100,475</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,360</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...3 lines deleted...]
-          <x:t>13.04.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,320</x:t>
-[...225 lines deleted...]
-          <x:t>100,440</x:t>
+          <x:t>100,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>