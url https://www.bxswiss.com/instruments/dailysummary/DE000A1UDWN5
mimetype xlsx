--- v6 (2026-05-14)
+++ v7 (2026-06-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R145b654b6e704c2c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf22b50dbb7554669" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9a9a4f532e7d4186"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc416e403261494c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reeaae8b817b54932" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9a9a4f532e7d4186" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R047838d5eb2548dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc416e403261494c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Siemens 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A1UDWN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>100,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>100,320</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,270</x:t>
-[...6 lines deleted...]
-          <x:t>14.04.2026</x:t>
+          <x:t>100,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,310</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,420</x:t>
-[...263 lines deleted...]
-        <x:is>
           <x:t>100,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,395</x:t>
-[...75 lines deleted...]
-          <x:t>100,295</x:t>
+          <x:t>100,290</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,305</x:t>
-        </x:is>
-[...197 lines deleted...]
-          <x:t>100,205</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>