--- v7 (2026-06-04)
+++ v8 (2026-07-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf22b50dbb7554669" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7424630ff9214975" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc416e403261494c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea4772ce0e924c26"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R047838d5eb2548dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc416e403261494c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd27f11393f6a40d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea4772ce0e924c26" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Siemens 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A1UDWN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,305</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...55 lines deleted...]
-          <x:t>100,105</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,345</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>100,395</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,385</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,335</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>100,320</x:t>
-        </x:is>
-[...160 lines deleted...]
-          <x:t>100,305</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>