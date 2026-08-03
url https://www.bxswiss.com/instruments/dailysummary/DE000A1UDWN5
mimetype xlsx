--- v8 (2026-07-14)
+++ v9 (2026-08-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7424630ff9214975" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3eee243b2a304e5f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rea4772ce0e924c26"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R02091490cdc848a5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd27f11393f6a40d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rea4772ce0e924c26" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb88f6c36c1e64638" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R02091490cdc848a5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Siemens 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A1UDWN5</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.06.2026</x:t>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,460</x:t>
-[...57 lines deleted...]
-        <x:is>
           <x:t>100,435</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,435</x:t>
-[...48 lines deleted...]
-          <x:t>100,330</x:t>
+          <x:t>100,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,385</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>100,420</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,320</x:t>
         </x:is>
       </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,265</x:t>
+        </x:is>
+      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,335</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...337 lines deleted...]
-          <x:t>100,455</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,295</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,305</x:t>
-[...80 lines deleted...]
-          <x:t>100,320</x:t>
+          <x:t>100,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,885</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,940</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,925</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,895</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>