--- v5 (2026-03-19)
+++ v6 (2026-04-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79474dddf84b478b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fb48a70961e4ea6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1a87f82f0a644092"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb20449ce55b6436e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R275ec0e8abfa4888" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1a87f82f0a644092" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2c4ceca2d3e47df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb20449ce55b6436e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Physical Gold EUR Hedged ETC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A1EK0G3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.02.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>09.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>261,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>263,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>259,866</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>262,523</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>258,798</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>249,580</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>252,409</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,938</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,201</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,418</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,857</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,728</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>