--- v6 (2026-04-08)
+++ v7 (2026-04-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0fb48a70961e4ea6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R104825b18fb049fc" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb20449ce55b6436e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60ce9488c06c4068"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb2c4ceca2d3e47df" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb20449ce55b6436e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d8d958be927466b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60ce9488c06c4068" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Physical Gold EUR Hedged ETC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A1EK0G3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>09.03.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,139</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>238,466</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,987</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,478</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,812</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,479</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,851</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,864</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,247</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>252,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>255,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,240</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>254,107</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>251,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>250,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>249,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,686</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>248,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>247,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,443</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>