--- v7 (2026-04-28)
+++ v8 (2026-05-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R104825b18fb049fc" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cbb8be4bdd44410" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R60ce9488c06c4068"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra70f8c68210949b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d8d958be927466b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R60ce9488c06c4068" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07373a4991814ce0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra70f8c68210949b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Physical Gold EUR Hedged ETC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A1EK0G3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>17.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,698</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>255,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>250,240</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>254,107</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>247,284</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>243,640</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,307</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,591</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,794</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,476</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,464</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,131</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,456</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,954</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>