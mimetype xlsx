--- v8 (2026-05-19)
+++ v9 (2026-06-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1cbb8be4bdd44410" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f62ef4faa324e64" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra70f8c68210949b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R000538573a344215"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R07373a4991814ce0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra70f8c68210949b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R131621acc246495e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R000538573a344215" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Physical Gold EUR Hedged ETC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A1EK0G3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.04.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>07.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,661</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>246,900</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>244,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>245,794</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>236,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>237,350</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,337</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>234,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,523</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,068</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,619</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,678</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,666</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>