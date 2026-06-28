--- v9 (2026-06-08)
+++ v10 (2026-06-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4f62ef4faa324e64" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68d21ea7e98e4f86" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R000538573a344215"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf124cc7c5240450f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R131621acc246495e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R000538573a344215" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R936929f1065c4913" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf124cc7c5240450f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Physical Gold EUR Hedged ETC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A1EK0G3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>27.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,013</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>227,699</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,619</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>05.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,118</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,354</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,666</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,997</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,852</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,502</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,397</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,930</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,312</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>