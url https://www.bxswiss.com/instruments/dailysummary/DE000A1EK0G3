--- v10 (2026-06-28)
+++ v11 (2026-07-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68d21ea7e98e4f86" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9007ee01c4ea46f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf124cc7c5240450f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd1af196e13242c9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R936929f1065c4913" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf124cc7c5240450f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1df298f6a72144c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd1af196e13242c9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Physical Gold EUR Hedged ETC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A1EK0G3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>16.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,855</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,792</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>224,852</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,342</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,906</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,920</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,942</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,959</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,898</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,472</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>