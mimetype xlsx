--- v11 (2026-07-18)
+++ v12 (2026-08-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9007ee01c4ea46f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f7e8363749d45fe" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcd1af196e13242c9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf48a98c067f4761"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1df298f6a72144c7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcd1af196e13242c9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf040f8f5ac734075" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf48a98c067f4761" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Physical Gold EUR Hedged ETC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A1EK0G3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>16.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,302</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>217,164</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,959</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,185</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>17.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>209,321</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>205,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>208,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,698</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,287</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,616</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,492</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>209,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,010</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,688</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,380</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>