--- v12 (2026-08-07)
+++ v13 (2026-08-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7f7e8363749d45fe" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ff19118debf4a88" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbf48a98c067f4761"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd54fc5fc50b42a9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf040f8f5ac734075" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbf48a98c067f4761" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R900c005fd2ce451a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd54fc5fc50b42a9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Physical Gold EUR Hedged ETC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A1EK0G3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>214,687</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>212,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>213,616</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,887</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,421</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,871</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,915</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,867</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,537</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,597</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>239,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,994</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>246,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>245,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>244,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>241,481</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>