--- v13 (2026-08-27)
+++ v14 (2026-09-17)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1ff19118debf4a88" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R596b827f34884502" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd54fc5fc50b42a9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1aea7f1618964827"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R900c005fd2ce451a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd54fc5fc50b42a9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ad4c2de6d704f9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1aea7f1618964827" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Physical Gold EUR Hedged ETC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A1EK0G3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.07.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,391</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,300</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>242,952</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>240,232</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>241,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>242,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>243,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>238,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>240,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,451</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>237,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>235,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>236,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>234,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,192</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,236</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,970</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>227,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,144</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>