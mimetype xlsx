--- v14 (2026-09-17)
+++ v15 (2026-10-07)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R596b827f34884502" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R140b518c6f604f46" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1aea7f1618964827"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c1d461d107a49eb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7ad4c2de6d704f9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1aea7f1618964827" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88a6f2ea857d43e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c1d461d107a49eb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Physical Gold EUR Hedged ETC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A1EK0G3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>17.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,072</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>233,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>231,073</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>232,906</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>16.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>229,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,894</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>230,144</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>232,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>233,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,573</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>230,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>231,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>229,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>224,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>228,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>225,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>226,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,058</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>222,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>223,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>221,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>220,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,561</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,691</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,154</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>