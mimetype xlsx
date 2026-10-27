--- v15 (2026-10-07)
+++ v16 (2026-10-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R140b518c6f604f46" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R923f778914254a87" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0c1d461d107a49eb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbd83d718b96b4688"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88a6f2ea857d43e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0c1d461d107a49eb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R05913a271b984010" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbd83d718b96b4688" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Xtrackers Physical Gold EUR Hedged ETC</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A1EK0G3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>25.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,348</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>228,575</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>225,260</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>226,430</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>06.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,691</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>219,084</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>215,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>218,154</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,055</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>218,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>219,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>213,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,056</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>217,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,417</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>216,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>215,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>212,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>214,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>210,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>211,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>206,379</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>208,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>205,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>207,789</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>