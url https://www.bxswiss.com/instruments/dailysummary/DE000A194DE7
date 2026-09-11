--- v12 (2026-08-22)
+++ v13 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0769f1701d444b17" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd821d9af0cf64241" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R938434522de04715"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebeaf9ca31b34eb5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rffe72a14d8c8480c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R938434522de04715" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc273bf9c63c435a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebeaf9ca31b34eb5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Daimler International Finance 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A194DE7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...112 lines deleted...]
-          <x:t>99,420</x:t>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,545</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,475</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>99,455</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,475</x:t>
-        </x:is>
-[...494 lines deleted...]
-          <x:t>99,545</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>