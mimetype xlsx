--- v13 (2026-09-11)
+++ v14 (2026-10-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd821d9af0cf64241" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd40295c4cdc34392" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rebeaf9ca31b34eb5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbde1e4e13b2f4389"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc273bf9c63c435a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rebeaf9ca31b34eb5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6de5d9dfeed4368" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbde1e4e13b2f4389" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Daimler International Finance 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A194DE7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
+          <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,505</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,515</x:t>
+          <x:t>99,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,515</x:t>
-[...124 lines deleted...]
-          <x:t>99,525</x:t>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,505</x:t>
-[...182 lines deleted...]
-        <x:is>
           <x:t>99,500</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,515</x:t>
-[...286 lines deleted...]
-          <x:t>99,485</x:t>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,475</x:t>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>