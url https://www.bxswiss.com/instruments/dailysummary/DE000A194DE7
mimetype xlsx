--- v14 (2026-10-04)
+++ v15 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd40295c4cdc34392" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7a31354683294215" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbde1e4e13b2f4389"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc277f7969bf94529"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf6de5d9dfeed4368" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbde1e4e13b2f4389" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra1ac635e2b8045f5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc277f7969bf94529" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Daimler International Finance 27</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A194DE7</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...9 lines deleted...]
-          <x:t>99,505</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,460</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>99,480</x:t>
-[...593 lines deleted...]
-          <x:t>99,410</x:t>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,560</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>