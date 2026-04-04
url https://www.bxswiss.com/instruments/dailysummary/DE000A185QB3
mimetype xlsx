--- v5 (2026-03-14)
+++ v6 (2026-04-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3dc600411f894e26" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R152f6c7d6cb643b3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbb058247505f4398"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7407305a7454fea"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7fb6bd516d174747" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbb058247505f4398" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45c560001c4c47ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7407305a7454fea" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Evonik 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A185QB3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,104 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...392 lines deleted...]
-          <x:t>95,465</x:t>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,495</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...52 lines deleted...]
-        <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,405</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,400</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,405</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,865</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,890</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,665</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>