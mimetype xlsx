--- v6 (2026-04-04)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R152f6c7d6cb643b3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R549113a4838a48e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7407305a7454fea"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e60281ea62b4a96"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R45c560001c4c47ec" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7407305a7454fea" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5297dab88ae45e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e60281ea62b4a96" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Evonik 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A185QB3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.03.2026</x:t>
-[...107 lines deleted...]
-          <x:t>09.03.2026</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,270</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,475</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,220</x:t>
-[...4 lines deleted...]
-          <x:t>95,005</x:t>
+          <x:t>95,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,160</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.03.2026</x:t>
-[...478 lines deleted...]
-          <x:t>94,520</x:t>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,125</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>