--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R549113a4838a48e8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba9e289862214d59" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1e60281ea62b4a96"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75ec5ba5de7c4206"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc5297dab88ae45e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1e60281ea62b4a96" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree7960e60c334abe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75ec5ba5de7c4206" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Evonik 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A185QB3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,374 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...322 lines deleted...]
-        <x:is>
           <x:t>14.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,795</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,905</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>