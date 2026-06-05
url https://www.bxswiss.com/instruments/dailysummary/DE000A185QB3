--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba9e289862214d59" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b54b9f2275944c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R75ec5ba5de7c4206"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb42a13429c9d4729"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree7960e60c334abe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R75ec5ba5de7c4206" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91644e4b4c534f88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb42a13429c9d4729" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Evonik 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A185QB3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...58 lines deleted...]
-          <x:t>95,000</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,065</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,100</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>94,970</x:t>
-[...16 lines deleted...]
-          <x:t>95,015</x:t>
+          <x:t>95,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,165</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,005</x:t>
+          <x:t>95,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,115</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>95,070</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,120</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,175</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,060</x:t>
-[...11 lines deleted...]
-          <x:t>21.04.2026</x:t>
+          <x:t>95,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,125</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>95,195</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>95,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,105</x:t>
-[...80 lines deleted...]
-          <x:t>95,100</x:t>
+          <x:t>95,285</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,180</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...8 lines deleted...]
-          <x:t>95,135</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,205</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,125</x:t>
-[...178 lines deleted...]
-          <x:t>95,245</x:t>
+          <x:t>95,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,145</x:t>
-[...166 lines deleted...]
-          <x:t>95,170</x:t>
+          <x:t>95,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,455</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>