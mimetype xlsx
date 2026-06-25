--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0b54b9f2275944c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d0ef00883af4104" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb42a13429c9d4729"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c9060b63f95446e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R91644e4b4c534f88" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb42a13429c9d4729" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36e37a28a43d4ee4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c9060b63f95446e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Evonik 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A185QB3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...85 lines deleted...]
-          <x:t>95,245</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,225</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,250</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,145</x:t>
-[...340 lines deleted...]
-          <x:t>95,255</x:t>
+          <x:t>95,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,320</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,225</x:t>
-[...80 lines deleted...]
-          <x:t>95,280</x:t>
+          <x:t>95,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,435</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,390</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>95,455</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,530</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,485</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,430</x:t>
-[...31 lines deleted...]
-          <x:t>95,455</x:t>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,580</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>