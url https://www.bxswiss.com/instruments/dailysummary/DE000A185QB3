--- v10 (2026-06-25)
+++ v11 (2026-06-27)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d0ef00883af4104" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae2b5c4caaf8485f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9c9060b63f95446e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b587c976d964ed5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R36e37a28a43d4ee4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9c9060b63f95446e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d9b77f5e91f4c54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b587c976d964ed5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Evonik 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A185QB3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -767,28 +767,55 @@
         <x:is>
           <x:t>25.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,585</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,615</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,570</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,580</x:t>
         </x:is>
       </x:c>
     </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>