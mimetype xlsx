--- v11 (2026-06-27)
+++ v12 (2026-08-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae2b5c4caaf8485f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R817a3675be6248c9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9b587c976d964ed5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdebebb73ae23464c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8d9b77f5e91f4c54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9b587c976d964ed5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4f5b5b1806f48f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdebebb73ae23464c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Evonik 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A185QB3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...4 lines deleted...]
-          <x:t>95,180</x:t>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,735</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,805</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,285</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...202 lines deleted...]
-          <x:t>05.06.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,460</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,535</x:t>
+          <x:t>95,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,455</x:t>
-[...404 lines deleted...]
-          <x:t>95,590</x:t>
+          <x:t>95,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,515</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>