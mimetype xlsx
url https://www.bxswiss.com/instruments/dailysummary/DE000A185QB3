--- v12 (2026-08-05)
+++ v13 (2026-08-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R817a3675be6248c9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42c621c83d1a405e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rdebebb73ae23464c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf25594e0e239476a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb4f5b5b1806f48f9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rdebebb73ae23464c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7593018bedaf4b50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf25594e0e239476a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Evonik 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A185QB3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,551 +149,173 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>06.07.2026</x:t>
-[...68 lines deleted...]
-          <x:t>95,705</x:t>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,840</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,730</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...150 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,740</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,745</x:t>
-[...263 lines deleted...]
-        <x:is>
           <x:t>95,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,245</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,375</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,630</x:t>
         </x:is>
       </x:c>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>04.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,605</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,345</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,095</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,325</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>