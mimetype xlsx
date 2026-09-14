--- v13 (2026-08-25)
+++ v14 (2026-09-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R42c621c83d1a405e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R016a5e09197f4769" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf25594e0e239476a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3f126054c7e548ab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7593018bedaf4b50" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf25594e0e239476a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8ddf52aa4c1b4a6e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3f126054c7e548ab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Evonik 28</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A185QB3</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24.07.2026</x:t>
-[...117 lines deleted...]
-          <x:t>95,740</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,445</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,185</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,135</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,155</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>95,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>95,245</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...13 lines deleted...]
-          <x:t>95,630</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,210</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,170</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,215</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>95,285</x:t>
-[...431 lines deleted...]
-          <x:t>95,325</x:t>
+          <x:t>95,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,100</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,835</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,825</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>