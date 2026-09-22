--- v10 (2026-08-30)
+++ v11 (2026-09-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R780b1185475448d2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4920ee5a24c4245" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Radcc967fa731411a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc921e49e8d064149"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8085cd89c6c5412c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Radcc967fa731411a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77a10e4d33674194" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc921e49e8d064149" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Allianz Finance 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A180B80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.07.2026</x:t>
-[...36 lines deleted...]
-          <x:t>92,020</x:t>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,885</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,970</x:t>
-[...205 lines deleted...]
-          <x:t>92,215</x:t>
+          <x:t>91,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,765</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,730</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,965</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...104 lines deleted...]
-          <x:t>91,985</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,945</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>92,000</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...84 lines deleted...]
-          <x:t>21.08.2026</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,785</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,780</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>91,885</x:t>
-[...138 lines deleted...]
-        <x:is>
           <x:t>91,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>91,615</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,385</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,215</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,315</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,480</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,725</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>