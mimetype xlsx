--- v11 (2026-09-22)
+++ v12 (2026-10-28)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd4920ee5a24c4245" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4d34de1f3c74fbb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc921e49e8d064149"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4c489dc74ab34af7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R77a10e4d33674194" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc921e49e8d064149" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R2bccc83dcbfa4315" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4c489dc74ab34af7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>Allianz Finance 31</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A180B80</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.08.2026</x:t>
-[...409 lines deleted...]
-          <x:t>90,495</x:t>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,005</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,395</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,330</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,470</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,520</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,575</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,725</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
           <x:t>90,480</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,630</x:t>
-[...146 lines deleted...]
-          <x:t>90,525</x:t>
+          <x:t>90,820</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,705</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,540</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>90,745</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>90,525</x:t>
-[...4 lines deleted...]
-          <x:t>90,725</x:t>
+          <x:t>90,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,735</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>