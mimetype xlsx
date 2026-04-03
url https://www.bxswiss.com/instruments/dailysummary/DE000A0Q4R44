--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Raa1657a11ea14e16" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a88f14b79ef4fcf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4ea24d995e34d6c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd688af76dffb4413"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R589c8456a99a440b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4ea24d995e34d6c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R902aca174e514bd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd688af76dffb4413" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Real Estate UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0Q4R44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,509 +149,131 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...176 lines deleted...]
-          <x:t>14,689</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,545</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,705</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.02.2026</x:t>
-[...268 lines deleted...]
-        <x:is>
           <x:t>05.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,660</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,832</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,544</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,876</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,169</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,147</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,198</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,103</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,114</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,645</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>