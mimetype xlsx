--- v6 (2026-04-03)
+++ v7 (2026-04-26)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R1a88f14b79ef4fcf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e8ae6c9175e40d3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd688af76dffb4413"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf167eb7bbdc9417d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R902aca174e514bd4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd688af76dffb4413" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d3fcc36859a4508" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf167eb7bbdc9417d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Real Estate UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0Q4R44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...193 lines deleted...]
-          <x:t>14,139</x:t>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,187</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,645</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,962</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,935</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,889</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,187</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,959</x:t>
-[...436 lines deleted...]
-          <x:t>13,645</x:t>
+          <x:t>14,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,045</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>