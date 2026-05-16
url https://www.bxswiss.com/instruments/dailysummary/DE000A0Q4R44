--- v7 (2026-04-26)
+++ v8 (2026-05-16)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e8ae6c9175e40d3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f873fe0050447c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rf167eb7bbdc9417d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc18e9314308b45b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1d3fcc36859a4508" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rf167eb7bbdc9417d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref2fc0cf1d9146e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc18e9314308b45b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Real Estate UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0Q4R44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25.03.2026</x:t>
-[...225 lines deleted...]
-          <x:t>14,150</x:t>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,156</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,266</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,207</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,126</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,041</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,948</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,008</x:t>
-[...48 lines deleted...]
-          <x:t>13,907</x:t>
+          <x:t>13,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,935</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...234 lines deleted...]
-          <x:t>14,059</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,126</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...23 lines deleted...]
-          <x:t>14,045</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,346</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>