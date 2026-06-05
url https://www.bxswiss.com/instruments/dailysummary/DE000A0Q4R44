--- v8 (2026-05-16)
+++ v9 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5f873fe0050447c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f9e53ddf2894ac9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc18e9314308b45b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39d329671d3148bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ref2fc0cf1d9146e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc18e9314308b45b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40686139c77d47cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39d329671d3148bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Real Estate UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0Q4R44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14.04.2026</x:t>
-[...203 lines deleted...]
-          <x:t>14,059</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,938</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,949</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,803</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,126</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...89 lines deleted...]
-          <x:t>13,864</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,795</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,863</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,784</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,606</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,310</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,574</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,896</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,747</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,799</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,804</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,870</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,714</x:t>
-[...75 lines deleted...]
-          <x:t>13,823</x:t>
+          <x:t>13,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,797</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,511</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,609</x:t>
-        </x:is>
-[...219 lines deleted...]
-          <x:t>13,346</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>