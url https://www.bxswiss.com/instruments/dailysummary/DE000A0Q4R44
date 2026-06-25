--- v9 (2026-06-05)
+++ v10 (2026-06-25)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6f9e53ddf2894ac9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac607b38c7334fb9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R39d329671d3148bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16db6bfd5af2474c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R40686139c77d47cd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R39d329671d3148bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddd074b580b2468d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16db6bfd5af2474c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Real Estate UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0Q4R44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...26 lines deleted...]
-          <x:t>05.05.2026</x:t>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,745</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,511</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,503</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,543</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,375</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,498</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,532</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,736</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,823</x:t>
-[...43 lines deleted...]
-          <x:t>07.05.2026</x:t>
+          <x:t>13,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,709</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,629</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,780</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,956</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...18 lines deleted...]
-          <x:t>08.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,765</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,858</x:t>
-[...48 lines deleted...]
-          <x:t>13,590</x:t>
+          <x:t>13,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,577</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,760</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...310 lines deleted...]
-          <x:t>29.05.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,177</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,000</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,124</x:t>
-[...117 lines deleted...]
-          <x:t>13,609</x:t>
+          <x:t>14,162</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>