--- v10 (2026-06-25)
+++ v11 (2026-07-15)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rac607b38c7334fb9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddb8d2372cba4eb5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R16db6bfd5af2474c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1b22cf526b54ba6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rddd074b580b2468d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R16db6bfd5af2474c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60b7bf056fbe4b74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1b22cf526b54ba6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Real Estate UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0Q4R44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.05.2026</x:t>
-[...31 lines deleted...]
-          <x:t>13,971</x:t>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,956</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,931</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,760</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,207</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,258</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,265</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,221</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,046</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...546 lines deleted...]
-          <x:t>14,162</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,257</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>