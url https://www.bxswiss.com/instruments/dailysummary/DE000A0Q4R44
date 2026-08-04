--- v11 (2026-07-15)
+++ v12 (2026-08-04)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rddb8d2372cba4eb5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2079bcb4082f47f5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra1b22cf526b54ba6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5f30b7c381c49f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60b7bf056fbe4b74" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra1b22cf526b54ba6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60c97fc0aad045e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5f30b7c381c49f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Real Estate UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0Q4R44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>15.06.2026</x:t>
-[...188 lines deleted...]
-          <x:t>24.06.2026</x:t>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,046</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,180</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,385</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,280</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,285</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,176</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,414</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,091</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,177</x:t>
-[...205 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>14,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,467</x:t>
-        </x:is>
-[...175 lines deleted...]
-          <x:t>14,257</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>