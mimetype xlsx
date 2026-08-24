--- v12 (2026-08-04)
+++ v13 (2026-08-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2079bcb4082f47f5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3e92498845f4fe7" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc5f30b7c381c49f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8de6d1a8bd04cd8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R60c97fc0aad045e0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc5f30b7c381c49f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f3a6f3809cc40e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8de6d1a8bd04cd8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Real Estate UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0Q4R44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>03.07.2026</x:t>
-[...26 lines deleted...]
-          <x:t>06.07.2026</x:t>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,608</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,516</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,490</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,586</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,459</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,467</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...6 lines deleted...]
-          <x:t>14,343</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,493</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,444</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,463</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,497</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,393</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...72 lines deleted...]
-          <x:t>14,114</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,393</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,339</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,452</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,286</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,370</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,257</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...261 lines deleted...]
-          <x:t>14,248</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,251</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...185 lines deleted...]
-          <x:t>14,467</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,159</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>