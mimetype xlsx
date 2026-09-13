--- v13 (2026-08-24)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra3e92498845f4fe7" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c7871cbdf474ac4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra8de6d1a8bd04cd8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01e883a85b494508"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f3a6f3809cc40e8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra8de6d1a8bd04cd8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d533ac8a1794238" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01e883a85b494508" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Real Estate UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0Q4R44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.07.2026</x:t>
-[...14 lines deleted...]
-          <x:t>14,248</x:t>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,372</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,251</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...337 lines deleted...]
-          <x:t>14,388</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,166</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,047</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,004</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,213</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,224</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,234</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>14,243</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>14,312</x:t>
-[...215 lines deleted...]
-          <x:t>14,159</x:t>
+          <x:t>14,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,071</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,103</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,108</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,622</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,693</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,408</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,349</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>