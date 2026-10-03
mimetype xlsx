--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c7871cbdf474ac4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R062cf3b5b393481c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R01e883a85b494508"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reac825a4e1564bf1"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d533ac8a1794238" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R01e883a85b494508" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra37bc8e6d6bd41c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reac825a4e1564bf1" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Real Estate UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0Q4R44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.08.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,757</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,607</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,622</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,408</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,294</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,259</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,298</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,429</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,704</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>