--- v15 (2026-10-03)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R062cf3b5b393481c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfe0d992d543148cd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reac825a4e1564bf1"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R3634c27161184492"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra37bc8e6d6bd41c4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reac825a4e1564bf1" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R71c72ba7a7af4771" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R3634c27161184492" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Real Estate UCITS ETF</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0Q4R44</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...252 lines deleted...]
-          <x:t>13,323</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,372</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,167</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,066</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,162</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,298</x:t>
-[...178 lines deleted...]
-          <x:t>13,211</x:t>
+          <x:t>12,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,004</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,880</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,686</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,876</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,656</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,749</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,801</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,972</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,892</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13,059</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13,066</x:t>
-[...161 lines deleted...]
-          <x:t>12,704</x:t>
+          <x:t>13,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13,164</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>