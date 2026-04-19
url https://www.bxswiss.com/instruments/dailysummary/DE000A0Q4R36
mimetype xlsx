--- v7 (2026-03-30)
+++ v8 (2026-04-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6357ea0f0b704cfa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf846047f7f55460d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R28b19c0cd2be4637"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4aa4a6bbfd6d42f7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6a4b73531f23433b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R28b19c0cd2be4637" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02ecf491f16046dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4aa4a6bbfd6d42f7" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Health Care UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0Q4R36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>26.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>18.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,453</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,493</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,304</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,865</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,639</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,032</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,848</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,119</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,975</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,798</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,242</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>