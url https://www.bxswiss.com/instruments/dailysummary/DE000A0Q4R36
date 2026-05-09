--- v8 (2026-04-19)
+++ v9 (2026-05-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf846047f7f55460d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e5d959ff78c4649" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4aa4a6bbfd6d42f7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc1cb8a6a75b4980"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R02ecf491f16046dd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4aa4a6bbfd6d42f7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98b9558d87b64296" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc1cb8a6a75b4980" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Health Care UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0Q4R36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.03.2026</x:t>
-[...301 lines deleted...]
-          <x:t>103,624</x:t>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,967</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,182</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,262</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,521</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,759</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,689</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,344</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,699</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,799</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,315</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...249 lines deleted...]
-          <x:t>106,242</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,184</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,515</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,951</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,323</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,850</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,026</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,136</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,352</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>