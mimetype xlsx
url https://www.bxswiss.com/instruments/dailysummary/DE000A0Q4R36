--- v9 (2026-05-09)
+++ v10 (2026-05-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2e5d959ff78c4649" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7d9ef4cca5e4c0b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfc1cb8a6a75b4980"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reebe559e2f3a43b8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R98b9558d87b64296" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfc1cb8a6a75b4980" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfd65a7535074fa6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reebe559e2f3a43b8" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Health Care UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0Q4R36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>27.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,878</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,951</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,481</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,628</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,195</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,805</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,667</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>