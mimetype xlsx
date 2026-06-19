--- v10 (2026-05-29)
+++ v11 (2026-06-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd7d9ef4cca5e4c0b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd33d05632a4b4fb3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Reebe559e2f3a43b8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0315431349034216"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdfd65a7535074fa6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Reebe559e2f3a43b8" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7101f7c13084a87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0315431349034216" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Health Care UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0Q4R36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27.04.2026</x:t>
-[...193 lines deleted...]
-          <x:t>101,430</x:t>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,305</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,915</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,697</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,914</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,267</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,509</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,436</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,497</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,800</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,773</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,827</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,837</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>100,123</x:t>
-[...281 lines deleted...]
-          <x:t>22.05.2026</x:t>
+          <x:t>102,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,842</x:t>
-[...90 lines deleted...]
-          <x:t>102,667</x:t>
+          <x:t>102,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,440</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>