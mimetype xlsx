--- v11 (2026-06-19)
+++ v12 (2026-07-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd33d05632a4b4fb3" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb39be4d13d7e4da1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0315431349034216"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3efd0ad294d47e6"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7101f7c13084a87" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0315431349034216" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7e21fc36aa44d3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3efd0ad294d47e6" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Health Care UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0Q4R36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.05.2026</x:t>
-[...107 lines deleted...]
-          <x:t>22.05.2026</x:t>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,275</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,172</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,215</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,035</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,133</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,368</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>103,842</x:t>
-[...462 lines deleted...]
-        <x:is>
           <x:t>102,081</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,281</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,395</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,156</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,440</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,072</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,476</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,299</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,628</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,083</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,126</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,740</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,333</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,538</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,423</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,687</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,066</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>111,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,396</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,883</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>