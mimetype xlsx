--- v12 (2026-07-09)
+++ v13 (2026-07-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb39be4d13d7e4da1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b62b876302b453e" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re3efd0ad294d47e6"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a08b5ddcad1437e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re7e21fc36aa44d3c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re3efd0ad294d47e6" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59432844d1bb4b28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a08b5ddcad1437e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Health Care UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0Q4R36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>08.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,024</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,536</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,331</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,333</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,591</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,105</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,300</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,788</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,358</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,196</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,966</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,764</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,679</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,170</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,439</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,277</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,779</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>