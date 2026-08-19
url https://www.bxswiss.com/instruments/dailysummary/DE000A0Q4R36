--- v13 (2026-07-29)
+++ v14 (2026-08-19)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R4b62b876302b453e" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8db12328d37d4b98" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R2a08b5ddcad1437e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6349d538fa374f09"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R59432844d1bb4b28" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R2a08b5ddcad1437e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0633698f2034ce0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6349d538fa374f09" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Health Care UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0Q4R36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.06.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>20.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,252</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,956</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,090</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,642</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>110,441</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,277</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>109,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,272</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,601</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,648</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,296</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,910</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,019</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,481</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,983</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,132</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,280</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>