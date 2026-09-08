--- v14 (2026-08-19)
+++ v15 (2026-09-08)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8db12328d37d4b98" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6907d9513d7b4a5c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R6349d538fa374f09"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1612fa0c774f435f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf0633698f2034ce0" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R6349d538fa374f09" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c102d43fefd4a54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1612fa0c774f435f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Health Care UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0Q4R36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>20.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>07.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,150</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>108,498</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,011</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,406</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>18.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,535</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,313</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>107,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,967</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,672</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>110,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,419</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,761</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,577</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>