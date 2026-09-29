--- v15 (2026-09-08)
+++ v16 (2026-09-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6907d9513d7b4a5c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fad62ce8c354a35" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1612fa0c774f435f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fff3984ea3448d0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4c102d43fefd4a54" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1612fa0c774f435f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94fbc90aa5534153" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fff3984ea3448d0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Health Care UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0Q4R36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.08.2026</x:t>
-[...225 lines deleted...]
-          <x:t>108,522</x:t>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,603</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,836</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,253</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,357</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>109,129</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>107,895</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>108,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,482</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,761</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...327 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>07.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,725</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>106,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,163</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,577</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,861</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,605</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,814</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,777</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,941</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,552</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,692</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,581</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,127</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,792</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,281</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,514</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,958</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,563</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,955</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>