--- v16 (2026-09-29)
+++ v17 (2026-10-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R3fad62ce8c354a35" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2f111aea083d4269" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7fff3984ea3448d0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R87cb6f1126bf49e0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R94fbc90aa5534153" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7fff3984ea3448d0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R42c39936c9cc418c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R87cb6f1126bf49e0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Health Care UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0Q4R36</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>18.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,596</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,950</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,017</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,471</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>105,958</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,563</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>104,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,683</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,204</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,861</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,246</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,934</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>104,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,990</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>106,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>105,862</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>