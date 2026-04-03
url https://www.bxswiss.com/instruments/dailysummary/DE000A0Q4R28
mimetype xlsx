--- v5 (2026-02-21)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R68a53eeae11b40aa" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc78797094e524b97" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rcfe4b2513cda4ad7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b45fe1bb7a84804"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R21cca7232db8401c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rcfe4b2513cda4ad7" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3ba805bfc9446ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b45fe1bb7a84804" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Automobiles &amp; Parts UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0Q4R28</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.01.2026</x:t>
-[...613 lines deleted...]
-          <x:t>46,169</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>45,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,442</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,124</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,314</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,873</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,708</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,936</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,098</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,096</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,665</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,432</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>