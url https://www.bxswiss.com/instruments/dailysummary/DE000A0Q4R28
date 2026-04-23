--- v6 (2026-04-03)
+++ v7 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc78797094e524b97" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dc2fbb55b754364" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0b45fe1bb7a84804"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R818520c89c9e4e7c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb3ba805bfc9446ba" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0b45fe1bb7a84804" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reecca430ff964696" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R818520c89c9e4e7c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Automobiles &amp; Parts UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0Q4R28</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...225 lines deleted...]
-          <x:t>42,104</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,353</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,218</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,681</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,512</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,070</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,566</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...381 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,096</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,665</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,901</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,432</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,342</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,772</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,565</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,012</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,044</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,763</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,848</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,312</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>