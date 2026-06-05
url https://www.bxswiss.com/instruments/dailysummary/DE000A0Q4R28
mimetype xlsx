--- v7 (2026-04-23)
+++ v8 (2026-06-05)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5dc2fbb55b754364" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda71b1718b814be5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R818520c89c9e4e7c"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67da6505f6634543"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Reecca430ff964696" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R818520c89c9e4e7c" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb3b079520a74768" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67da6505f6634543" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Automobiles &amp; Parts UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0Q4R28</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...350 lines deleted...]
-          <x:t>13.04.2026</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,425</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,501</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,887</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,776</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,053</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...200 lines deleted...]
-          <x:t>43,312</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,842</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,519</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,694</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,213</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,760</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,877</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,937</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,462</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>