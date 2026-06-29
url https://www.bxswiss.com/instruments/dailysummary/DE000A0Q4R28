--- v8 (2026-06-05)
+++ v9 (2026-06-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rda71b1718b814be5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77399773e5844723" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R67da6505f6634543"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R806ab9b208364559"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rbb3b079520a74768" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R67da6505f6634543" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra09f0fa057b54863" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R806ab9b208364559" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Automobiles &amp; Parts UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0Q4R28</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...90 lines deleted...]
-          <x:t>43,382</x:t>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,562</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,285</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,618</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,630</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,462</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,812</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,044</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,268</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,287</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,378</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,604</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>42,641</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>42,650</x:t>
-[...512 lines deleted...]
-          <x:t>42,462</x:t>
+          <x:t>43,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>44,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>43,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,689</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,512</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,873</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,333</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,371</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,591</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,361</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,664</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,577</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,763</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>