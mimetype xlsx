--- v9 (2026-06-29)
+++ v10 (2026-07-20)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R77399773e5844723" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75582da5d063419a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R806ab9b208364559"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb31e88bbddd14fb2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra09f0fa057b54863" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R806ab9b208364559" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b410b657c5a4121" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb31e88bbddd14fb2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Automobiles &amp; Parts UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0Q4R28</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29.05.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>19.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,040</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,382</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,926</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,954</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +332,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,183</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,718</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,763</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,881</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,585</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,289</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,520</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,077</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,841</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,203</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,605</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,918</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,538</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,133</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,077</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,184</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,291</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,677</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>