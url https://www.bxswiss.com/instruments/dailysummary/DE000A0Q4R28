--- v10 (2026-07-20)
+++ v11 (2026-08-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R75582da5d063419a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba518cfdd9f64e8f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb31e88bbddd14fb2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6e0a37aff8a438d"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R0b410b657c5a4121" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb31e88bbddd14fb2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf39f455791b499b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6e0a37aff8a438d" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Automobiles &amp; Parts UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0Q4R28</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>19.06.2026</x:t>
-[...63 lines deleted...]
-          <x:t>40,793</x:t>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,558</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,185</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>40,371</x:t>
-[...178 lines deleted...]
-          <x:t>41,487</x:t>
+          <x:t>40,727</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,949</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,162</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,970</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,590</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,936</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,843</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,092</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,382</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,473</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>41,289</x:t>
-[...146 lines deleted...]
-          <x:t>40,579</x:t>
+          <x:t>40,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,773</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>40,321</x:t>
-[...166 lines deleted...]
-          <x:t>39,677</x:t>
+          <x:t>40,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,522</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>