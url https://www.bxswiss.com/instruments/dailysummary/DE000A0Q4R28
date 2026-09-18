--- v11 (2026-08-29)
+++ v12 (2026-09-18)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rba518cfdd9f64e8f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R383ab08984bd47ce" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb6e0a37aff8a438d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1281b53813e4f64"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf39f455791b499b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb6e0a37aff8a438d" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9b17fba5861422e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1281b53813e4f64" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Automobiles &amp; Parts UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0Q4R28</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28.07.2026</x:t>
-[...63 lines deleted...]
-          <x:t>41,480</x:t>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,473</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,200</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,012</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,123</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,267</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>40,949</x:t>
-[...129 lines deleted...]
-          <x:t>40,766</x:t>
+          <x:t>40,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,636</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,263</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,985</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,718</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,332</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,446</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,223</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,843</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...35 lines deleted...]
-          <x:t>40,963</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,780</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,815</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,580</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,235</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>41,090</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...384 lines deleted...]
-          <x:t>41,522</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,952</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>