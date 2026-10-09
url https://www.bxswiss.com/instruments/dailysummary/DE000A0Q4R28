--- v12 (2026-09-18)
+++ v13 (2026-10-09)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R383ab08984bd47ce" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd962d08af92c4175" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re1281b53813e4f64"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R445c850d7f854fc9"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re9b17fba5861422e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re1281b53813e4f64" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R597212d9c2e54c33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R445c850d7f854fc9" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Automobiles &amp; Parts UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0Q4R28</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>18.08.2026</x:t>
-[...36 lines deleted...]
-          <x:t>40,630</x:t>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,714</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>42,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,261</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,649</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,969</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,769</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,971</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,728</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,033</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>41,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>40,010</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>40,536</x:t>
-[...593 lines deleted...]
-          <x:t>39,952</x:t>
+          <x:t>40,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,630</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,108</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>40,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,168</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,113</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,649</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>39,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,682</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,870</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,621</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,739</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,205</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,115</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,352</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>