--- v13 (2026-10-09)
+++ v14 (2026-10-29)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd962d08af92c4175" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc63636a0e4214411" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R445c850d7f854fc9"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd4ecec96a4f44ae2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R597212d9c2e54c33" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R445c850d7f854fc9" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5a7f65597a09473a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd4ecec96a4f44ae2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Automobiles &amp; Parts UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0Q4R28</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.09.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,365</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>39,491</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,649</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>38,685</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,797</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,817</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,315</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>37,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,853</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,163</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,040</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,974</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,525</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,093</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,486</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,860</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>38,114</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,346</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,998</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,598</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,667</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,056</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>37,833</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>