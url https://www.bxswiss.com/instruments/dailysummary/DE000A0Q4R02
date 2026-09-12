--- v12 (2026-08-23)
+++ v13 (2026-09-12)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9843ed1096c64206" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffc2fc510b1543db" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd550f538ea0948de"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f50cc9c7e314ea0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc4398b7583f4f7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd550f538ea0948de" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdab9b0b8a4974f89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f50cc9c7e314ea0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Utilities UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0Q4R02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,450</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,062</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,321</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,193</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,569</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,935</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,963</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,954</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,555</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,633</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,320</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,576</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,439</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,084</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>