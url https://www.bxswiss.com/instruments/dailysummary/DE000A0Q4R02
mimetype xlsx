--- v13 (2026-09-12)
+++ v14 (2026-10-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rffc2fc510b1543db" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7eb016b83e4847f6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4f50cc9c7e314ea0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d9e4eb60ad649dd"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdab9b0b8a4974f89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4f50cc9c7e314ea0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3035b3276a054c0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d9e4eb60ad649dd" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Utilities UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0Q4R02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.08.2026</x:t>
-[...117 lines deleted...]
-          <x:t>56,663</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,505</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,611</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,081</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,121</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,090</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,652</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,084</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,917</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,965</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,263</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,428</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,149</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...212 lines deleted...]
-          <x:t>55,211</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,328</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,334</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,576</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...67 lines deleted...]
-          <x:t>56,499</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>55,611</x:t>
-[...215 lines deleted...]
-          <x:t>55,084</x:t>
+          <x:t>55,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,885</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,000</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,791</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,817</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>