--- v14 (2026-10-02)
+++ v15 (2026-10-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R7eb016b83e4847f6" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R799a1463825048e8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R7d9e4eb60ad649dd"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Ra2354cb046864f53"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3035b3276a054c0c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R7d9e4eb60ad649dd" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcfaa012882f8417a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Ra2354cb046864f53" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Utilities UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0Q4R02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,600 +149,195 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
-[...36 lines deleted...]
-          <x:t>56,499</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,334</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,576</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,121</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,069</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,658</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,887</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,135</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,979</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,388</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>55,611</x:t>
-[...501 lines deleted...]
-        <x:is>
           <x:t>55,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,909</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,945</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,808</x:t>
         </x:is>
       </x:c>
@@ -791,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,791</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>55,241</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,544</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,545</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,254</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,966</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,553</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,921</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,739</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,518</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,073</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,723</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,643</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,572</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,127</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,675</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>