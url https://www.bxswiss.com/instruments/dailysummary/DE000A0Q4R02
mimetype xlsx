--- v4 (2026-03-14)
+++ v5 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9a511e9cac7e441f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2df7475995f04d9b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd2758da4fd494c08"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d61fe7c608d4653"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R6bafa620934d4824" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd2758da4fd494c08" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4368fb7556354060" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d61fe7c608d4653" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Utilities UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0Q4R02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,635 +149,257 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...31 lines deleted...]
-          <x:t>56,222</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,134</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,494</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,182</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>56,128</x:t>
-[...188 lines deleted...]
-          <x:t>55,648</x:t>
+          <x:t>56,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,338</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,392</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,913</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,198</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,141</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,199</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,025</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,328</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...344 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,571</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,772</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,513</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,384</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,196</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,174</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,087</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,860</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,642</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,404</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,146</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,097</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>53,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,048</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,677</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,564</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,362</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,807</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,845</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>