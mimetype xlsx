--- v5 (2026-04-03)
+++ v6 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2df7475995f04d9b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae30277980ce40ef" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0d61fe7c608d4653"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R597389e17ad24972"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4368fb7556354060" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0d61fe7c608d4653" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb7ca591b70d460e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R597389e17ad24972" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Utilities UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0Q4R02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,269</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,097</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>53,986</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>54,711</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,031</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,960</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,829</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,845</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,169</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,789</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,521</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,543</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,623</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,742</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,384</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,733</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,356</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,222</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,714</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,631</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,422</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>