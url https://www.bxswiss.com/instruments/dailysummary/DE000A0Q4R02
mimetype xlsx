--- v6 (2026-04-24)
+++ v7 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rae30277980ce40ef" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41451d3285b7430b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R597389e17ad24972"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50ae0fed6efe4a36"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfb7ca591b70d460e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R597389e17ad24972" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62101ff11f2c4841" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50ae0fed6efe4a36" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Utilities UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0Q4R02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,523</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,668</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,742</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,714</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,631</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,422</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,471</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,024</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,348</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,808</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,292</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,702</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,496</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,631</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,802</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,021</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,352</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,242</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,021</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,821</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,082</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,120</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>