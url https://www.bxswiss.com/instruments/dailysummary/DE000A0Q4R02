--- v7 (2026-05-14)
+++ v8 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R41451d3285b7430b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5916d20ccdb540e5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R50ae0fed6efe4a36"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4770352a900414a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R62101ff11f2c4841" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R50ae0fed6efe4a36" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf22377c7b2ad4588" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4770352a900414a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Utilities UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0Q4R02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,482 +149,104 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...203 lines deleted...]
-          <x:t>57,353</x:t>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,992</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,592</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,021</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.04.2026</x:t>
-[...214 lines deleted...]
-        <x:is>
           <x:t>06.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,245</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,416</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,352</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,308</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,225</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,835</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,120</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,043</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,102</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,853</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>54,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,049</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,584</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,846</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,626</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,335</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,817</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>