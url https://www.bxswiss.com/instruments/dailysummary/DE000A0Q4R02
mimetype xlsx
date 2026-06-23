--- v8 (2026-06-03)
+++ v9 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5916d20ccdb540e5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R950707249894445d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb4770352a900414a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re45e6803d15843b5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf22377c7b2ad4588" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb4770352a900414a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f95ea75f1eb4e90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re45e6803d15843b5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Utilities UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0Q4R02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...188 lines deleted...]
-          <x:t>13.05.2026</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,139</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,883</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,251</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,431</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,087</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,735</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,817</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,505</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,157</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,662</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,926</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,037</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,386</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,528</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,934</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,155</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,801</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,737</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,961</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,841</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,225</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...362 lines deleted...]
-          <x:t>55,817</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,197</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,206</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,158</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,237</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,149</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,190</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,977</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,558</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>