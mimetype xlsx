--- v9 (2026-06-23)
+++ v10 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R950707249894445d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R697f6499a86d4288" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re45e6803d15843b5"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47a719b304744a12"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f95ea75f1eb4e90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re45e6803d15843b5" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82aa3d81908d49fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47a719b304744a12" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Utilities UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0Q4R02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,722</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,801</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,647</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,331</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,305</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,587</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>56,977</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,558</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,554</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,231</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,351</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,283</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,459</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,366</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,655</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,528</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>