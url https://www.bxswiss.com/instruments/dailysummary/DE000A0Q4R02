--- v10 (2026-07-13)
+++ v11 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R697f6499a86d4288" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8713ac2f70749bf" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R47a719b304744a12"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89a80e92733746b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R82aa3d81908d49fa" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R47a719b304744a12" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f2e8a3798b34149" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89a80e92733746b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Utilities UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0Q4R02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...274 lines deleted...]
-          <x:t>57,829</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,651</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,653</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,819</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,696</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,808</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,041</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,170</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,635</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,948</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,655</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...94 lines deleted...]
-          <x:t>01.07.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,566</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,409</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,022</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,032</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,571</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,822</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,035</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,456</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>58,651</x:t>
-[...97 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>58,620</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,872</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,769</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,028</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,305</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>59,192</x:t>
-[...90 lines deleted...]
-          <x:t>58,528</x:t>
+          <x:t>59,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,095</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,687</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,574</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,878</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,359</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>