--- v11 (2026-08-02)
+++ v12 (2026-08-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8713ac2f70749bf" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R9843ed1096c64206" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R89a80e92733746b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd550f538ea0948de"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5f2e8a3798b34149" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R89a80e92733746b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdc4398b7583f4f7b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd550f538ea0948de" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Utilities UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0Q4R02</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,519 +149,114 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...107 lines deleted...]
-          <x:t>07.07.2026</x:t>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,340</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>59,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,796</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,742</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>59,192</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>59,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>58,715</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,095</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>59,052</x:t>
         </x:is>
       </x:c>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,881</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,937</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,058</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>57,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,202</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,438</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,123</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,342</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,856</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>58,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,122</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,228</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,663</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,700</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,031</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,151</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,321</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,139</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,152</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>57,267</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,999</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,423</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,526</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,663</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,220</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,483</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,018</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,748</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,211</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>56,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,935</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>55,963</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>