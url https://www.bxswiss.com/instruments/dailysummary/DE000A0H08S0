--- v6 (2026-03-14)
+++ v7 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8630722d9a2f42c0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R370e6863c68c46d8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R712c54ebc1c84fd0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde822860045b4656"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R66d7054d71a34423" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R712c54ebc1c84fd0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19d1bf5d6e0d4c5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde822860045b4656" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Travel &amp; Leisure UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08S0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,567</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,912</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,365</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,513</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,645</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,424</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,474</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,640</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,493</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,740</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,904</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,008</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,343</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,758</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,076</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,446</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,555</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,186</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,327</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,221</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,003</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,912</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,882</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,827</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,145</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,918</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,818</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,766</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,658</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>