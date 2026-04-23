--- v7 (2026-04-03)
+++ v8 (2026-04-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R370e6863c68c46d8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R550c67022c19462d" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rde822860045b4656"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1aa557391d2844d2"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R19d1bf5d6e0d4c5d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rde822860045b4656" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c506d84c0824858" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1aa557391d2844d2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Travel &amp; Leisure UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08S0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,478 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...306 lines deleted...]
-          <x:t>22,740</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,244</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,306</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...111 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,383</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,076</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,327</x:t>
@@ -791,31 +386,355 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,341</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,898</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,189</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,594</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,274</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,359</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,782</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,497</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,826</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>