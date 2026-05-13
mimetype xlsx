--- v8 (2026-04-23)
+++ v9 (2026-05-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R550c67022c19462d" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8b17474f03f458f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1aa557391d2844d2"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raac0a2e1dff74211"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8c506d84c0824858" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1aa557391d2844d2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbb1b5e17be64c30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raac0a2e1dff74211" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Travel &amp; Leisure UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08S0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...68 lines deleted...]
-          <x:t>22,446</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,222</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,716</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,642</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,684</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,563</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,214</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,389</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,569</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,648</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,826</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,622</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,834</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,823</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,846</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,776</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,487</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,515</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,217</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,971</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,048</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,257</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,555</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...482 lines deleted...]
-          <x:t>22,826</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,899</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,037</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,450</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,312</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,516</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,547</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,146</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,195</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,027</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,828</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,789</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,982</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>