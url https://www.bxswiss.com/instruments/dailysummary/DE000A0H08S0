--- v9 (2026-05-13)
+++ v10 (2026-06-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb8b17474f03f458f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d3b8a8e0d6f4cc8" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Raac0a2e1dff74211"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd41e733662d24edb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rdbb1b5e17be64c30" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Raac0a2e1dff74211" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9a2f18542a048db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd41e733662d24edb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Travel &amp; Leisure UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08S0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,308</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,555</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21,899</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,037</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>12.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,828</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,997</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,789</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22,982</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,061</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,959</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,550</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,117</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,981</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,289</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,428</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,931</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,977</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,963</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,771</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22,880</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,624</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,406</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,733</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,422</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,679</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,140</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,235</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,036</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,178</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,230</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,729</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,465</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,117</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>