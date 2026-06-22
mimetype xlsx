--- v10 (2026-06-02)
+++ v11 (2026-06-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2d3b8a8e0d6f4cc8" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcafb320374194d4b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd41e733662d24edb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb239ceb355714b22"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb9a2f18542a048db" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd41e733662d24edb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24ac5e2bc2aa4af4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb239ceb355714b22" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Travel &amp; Leisure UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08S0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,733</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,422</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,679</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -683,31 +305,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>01.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,363</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,465</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23,979</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,117</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,448</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,300</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,704</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,434</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,620</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,084</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,374</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,745</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,224</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,449</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,619</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,200</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,403</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,147</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,136</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,332</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,723</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,927</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,844</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,651</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,870</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,647</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,571</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,957</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,940</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>