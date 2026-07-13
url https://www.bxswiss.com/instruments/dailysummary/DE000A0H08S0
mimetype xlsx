--- v11 (2026-06-22)
+++ v12 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcafb320374194d4b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c1cc51b06d140ae" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rb239ceb355714b22"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7aef9f6f69643db"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R24ac5e2bc2aa4af4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rb239ceb355714b22" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R600ebc78de8a48e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7aef9f6f69643db" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Travel &amp; Leisure UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08S0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,255</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,619</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,403</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,571</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,957</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,541</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,940</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,772</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,035</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,955</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,859</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,445</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,879</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,433</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,510</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,241</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,206</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,329</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,105</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,294</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,427</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,107</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,251</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,241</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,377</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,149</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,909</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,009</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,495</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,787</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,461</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,741</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,007</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,908</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>