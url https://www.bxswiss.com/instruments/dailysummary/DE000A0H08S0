--- v12 (2026-07-13)
+++ v13 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c1cc51b06d140ae" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4572337f5164584" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd7aef9f6f69643db"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93a7682525b74beb"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R600ebc78de8a48e5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd7aef9f6f69643db" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58b9774519114012" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93a7682525b74beb" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Travel &amp; Leisure UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08S0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,544 +149,166 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...311 lines deleted...]
-          <x:t>25,876</x:t>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,718</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,919</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,027</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,458</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,291</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,952</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,072</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,507</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,161</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,241</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...172 lines deleted...]
-      </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,377</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,149</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,189</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>08.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,909</x:t>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,007</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,022</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,746</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,908</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,662</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,177</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,950</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,290</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,536</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,968</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,486</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,227</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,363</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,762</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,664</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,859</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,669</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,025</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,165</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,632</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,076</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,080</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,306</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,335</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,099</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,363</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,956</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,091</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,173</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,828</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>