--- v13 (2026-08-02)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re4572337f5164584" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbd6d98e915e4b7b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93a7682525b74beb"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe9d2255c2774a6f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R58b9774519114012" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93a7682525b74beb" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra75f295ee0894cb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe9d2255c2774a6f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Travel &amp; Leisure UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08S0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...377 lines deleted...]
-          <x:t>21.07.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,997</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,830</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,730</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,661</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,111</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,929</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,929</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,886</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,825</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,845</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,504</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,345</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,294</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,408</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,884</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,152</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,316</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,273</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,991</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,991</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,655</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,726</x:t>
-[...4 lines deleted...]
-          <x:t>24,495</x:t>
+          <x:t>24,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,609</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,669</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...212 lines deleted...]
-          <x:t>24,828</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,277</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>