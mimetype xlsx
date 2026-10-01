--- v14 (2026-09-11)
+++ v15 (2026-10-01)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbd6d98e915e4b7b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0bbbd62e5e0468f" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rbe9d2255c2774a6f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1edcaf0479e3405f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra75f295ee0894cb2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rbe9d2255c2774a6f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88842edbf10c4fc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1edcaf0479e3405f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Travel &amp; Leisure UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08S0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...26 lines deleted...]
-          <x:t>11.08.2026</x:t>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,376</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,318</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,741</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,317</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,696</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,774</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,284</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,313</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,411</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,208</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,277</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,443</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,361</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,317</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,369</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,110</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,140</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,518</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,533</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,239</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,488</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,587</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...450 lines deleted...]
-          <x:t>03.09.2026</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,506</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,741</x:t>
-[...144 lines deleted...]
-          <x:t>24,277</x:t>
+          <x:t>24,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,587</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>