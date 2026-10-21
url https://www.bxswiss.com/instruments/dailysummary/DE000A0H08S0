--- v15 (2026-10-01)
+++ v16 (2026-10-21)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb0bbbd62e5e0468f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf64f180e516745cb" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R1edcaf0479e3405f"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R9200f429698b4af5"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R88842edbf10c4fc7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R1edcaf0479e3405f" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R12ab0a8f44c54c90" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R9200f429698b4af5" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Travel &amp; Leisure UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08S0</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>31.08.2026</x:t>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,390</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,523</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,307</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,510</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>25,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>25,083</x:t>
-[...4 lines deleted...]
-          <x:t>24,825</x:t>
+          <x:t>24,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,834</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,601</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,517</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,370</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,447</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,500</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,874</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,587</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,402</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,183</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,229</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,725</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,556</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,589</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,488</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,632</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,855</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...175 lines deleted...]
-          <x:t>24,358</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,842</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,786</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,610</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,482</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,293</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,453</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,252</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,369</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>24,159</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>24,313</x:t>
-[...404 lines deleted...]
-          <x:t>24,587</x:t>
+          <x:t>24,347</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,554</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,345</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,403</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,186</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,063</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,567</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,355</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,654</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,479</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,223</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,479</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,442</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24,779</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>