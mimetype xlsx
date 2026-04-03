--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R12502328ec7449f9" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd34222b9985f4019" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R218d2382e40a4744"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R545b661542c14eab"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd8b5570d19e641b7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R218d2382e40a4744" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb61983daace34480" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R545b661542c14eab" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Telecommunications UCITS ETF (Dist)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08R2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...215 lines deleted...]
-          <x:t>20.02.2026</x:t>
+          <x:t>02.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,187</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,088</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,288</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,119</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,777</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,243</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,840</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,123</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,034</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,902</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,857</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,748</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,132</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,530</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,717</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,721</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,850</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,492</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,695</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...1 lines deleted...]
-          <x:t>28,949</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,979</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,553</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,939</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,234</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,443</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,734</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,492</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,058</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,233</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,902</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,988</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,685</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,867</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,156</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,168</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,994</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,564</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,729</x:t>
-[...404 lines deleted...]
-          <x:t>29,234</x:t>
+          <x:t>28,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,914</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>