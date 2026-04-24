--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd34222b9985f4019" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf45a16cede2143c5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R545b661542c14eab"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27e31ec1308d45fc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rb61983daace34480" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R545b661542c14eab" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc37399e54674051" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27e31ec1308d45fc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Telecommunications UCITS ETF (Dist)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08R2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...26 lines deleted...]
-          <x:t>03.03.2026</x:t>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,449</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,219</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,621</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,612</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,524</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,478</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,713</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,541</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,551</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,396</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,041</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,614</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,565</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,447</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,849</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,753</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,965</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,300</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,246</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,106</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,667</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,768</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,691</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,877</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,578</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,634</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,930</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,373</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,119</x:t>
-[...16 lines deleted...]
-          <x:t>04.03.2026</x:t>
+          <x:t>29,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,593</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,055</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,243</x:t>
-[...576 lines deleted...]
-          <x:t>28,914</x:t>
+          <x:t>28,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,751</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>