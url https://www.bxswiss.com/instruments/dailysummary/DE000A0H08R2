--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf45a16cede2143c5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c15a2d053bc47bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R27e31ec1308d45fc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9a320be999b41ba"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfc37399e54674051" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R27e31ec1308d45fc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3527957ee2644ccd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9a320be999b41ba" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Telecommunications UCITS ETF (Dist)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08R2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,619 +149,619 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...166 lines deleted...]
-          <x:t>28,683</x:t>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,490</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,930</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>28,447</x:t>
-[...38 lines deleted...]
-          <x:t>02.04.2026</x:t>
+          <x:t>29,226</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,373</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,189</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,793</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,593</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,002</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,092</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,907</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,945</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,982</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,290</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,336</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,000</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,557</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,751</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,731</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,992</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,595</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,671</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...77 lines deleted...]
-          <x:t>29,768</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,365</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,376</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,128</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,410</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,863</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,490</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,388</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,326</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,635</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,254</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,514</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,010</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,650</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,712</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,075</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,030</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,816</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,441</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,710</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,309</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,308</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,038</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,858</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,905</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...276 lines deleted...]
-          <x:t>28,751</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,373</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>