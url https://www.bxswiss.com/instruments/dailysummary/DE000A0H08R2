--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R5c15a2d053bc47bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cc7f47fc2774211" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rd9a320be999b41ba"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9a63030a34147f0"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R3527957ee2644ccd" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rd9a320be999b41ba" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2ef12cdd15d4b42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9a63030a34147f0" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Telecommunications UCITS ETF (Dist)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08R2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,635</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,807</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,254</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,514</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,134</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,659</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,116</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,659</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,373</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,693</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,240</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,046</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,658</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,810</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,766</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,888</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,015</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,586</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>