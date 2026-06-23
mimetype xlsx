--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R8cc7f47fc2774211" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf303771fc94b47c2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re9a63030a34147f0"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0105c29dd4054cb4"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rd2ef12cdd15d4b42" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re9a63030a34147f0" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbf56951c7d14eee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0105c29dd4054cb4" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Telecommunications UCITS ETF (Dist)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08R2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,592 +149,592 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...36 lines deleted...]
-          <x:t>30,010</x:t>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,639</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,617</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,911</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,387</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,652</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,864</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,351</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,441</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,014</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,742</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,773</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,129</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,308</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,586</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,727</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,364</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,461</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,919</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,788</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,893</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,397</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,426</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,115</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,491</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,428</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,804</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,821</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,781</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,200</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,650</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>29,712</x:t>
-[...21 lines deleted...]
-          <x:t>29,629</x:t>
+          <x:t>30,131</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,279</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>07.05.2026</x:t>
-[...478 lines deleted...]
-          <x:t>31,586</x:t>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,960</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,325</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,948</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,022</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31,023</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,378</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,855</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,866</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,645</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,229</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,638</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,245</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,245</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,203</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,987</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,138</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,148</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,148</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>