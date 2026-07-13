--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf303771fc94b47c2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb49fbb4bd81466b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R0105c29dd4054cb4"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12366eaed8eb46b3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcbf56951c7d14eee" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R0105c29dd4054cb4" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9e08917472f459d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12366eaed8eb46b3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Telecommunications UCITS ETF (Dist)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08R2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,122</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,279</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,802</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>30,030</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,051</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,148</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,811</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>29,148</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,202</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,248</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,379</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,085</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,260</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,393</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,070</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,767</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,734</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,811</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,105</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,247</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,272</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,680</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,838</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,427</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,410</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,928</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,579</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,532</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,787</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,757</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,599</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,881</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,557</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,330</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,432</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,318</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,421</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,341</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,737</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,090</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>