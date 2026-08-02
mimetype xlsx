--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rcb49fbb4bd81466b" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd966bf64250e43f2" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R12366eaed8eb46b3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R652c3a6cb6354219"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra9e08917472f459d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R12366eaed8eb46b3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4656086ba7b042e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R652c3a6cb6354219" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Telecommunications UCITS ETF (Dist)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08R2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,838</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,236</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,427</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,226</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,995</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>28,090</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,130</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,668</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,528</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,234</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,468</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,243</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,900</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,701</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,726</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,367</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,304</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,483</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,293</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,608</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,972</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>