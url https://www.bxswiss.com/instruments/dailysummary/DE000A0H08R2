--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd966bf64250e43f2" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1bc5bebe35a4c32" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R652c3a6cb6354219"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4908d61cd4924f9e"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4656086ba7b042e6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R652c3a6cb6354219" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35186e2dfdf7438e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4908d61cd4924f9e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Telecommunications UCITS ETF (Dist)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08R2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...53 lines deleted...]
-          <x:t>03.07.2026</x:t>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,232</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,036</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,450</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,608</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,790</x:t>
-[...134 lines deleted...]
-          <x:t>28,226</x:t>
+          <x:t>27,690</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,898</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,941</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,529</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,690</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,159</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,604</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,314</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,402</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,416</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,165</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,250</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,355</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,444</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,547</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,775</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,474</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,603</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,573</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,089</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,055</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,494</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,964</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,634</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,802</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,339</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,526</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,683</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,768</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,171</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,844</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,054</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,057</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,269</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,194</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,331</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,344</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,999</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,143</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,070</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,973</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,995</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...406 lines deleted...]
-          <x:t>26,972</x:t>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,051</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,192</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,112</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,025</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,837</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,985</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,833</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>