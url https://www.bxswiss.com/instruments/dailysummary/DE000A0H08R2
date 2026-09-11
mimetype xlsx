--- v13 (2026-08-22)
+++ v14 (2026-09-11)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Re1bc5bebe35a4c32" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45884d41701b4c10" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R4908d61cd4924f9e"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88effa8d80ab4375"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R35186e2dfdf7438e" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R4908d61cd4924f9e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc634e93fd014f21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88effa8d80ab4375" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Telecommunications UCITS ETF (Dist)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08R2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,451 +149,73 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...215 lines deleted...]
-          <x:t>31.07.2026</x:t>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,829</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,250</x:t>
         </x:is>
       </x:c>
-      <x:c s="0" t="inlineStr">
-[...175 lines deleted...]
-      </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,339</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,560</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,259</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,526</x:t>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>21.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,891</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,985</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,783</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,890</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,973</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,833</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,878</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,118</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,153</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,924</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,908</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,436</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,609</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,796</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,817</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,770</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,749</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,778</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,673</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,815</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>