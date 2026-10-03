--- v14 (2026-09-11)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R45884d41701b4c10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bfb86822ea14eb1" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R88effa8d80ab4375"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79fd2b243cd74898"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcc634e93fd014f21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R88effa8d80ab4375" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R430d2e1d4e114ed4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79fd2b243cd74898" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Telecommunications UCITS ETF (Dist)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08R2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.08.2026</x:t>
-[...9 lines deleted...]
-          <x:t>27,829</x:t>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,805</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,275</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,467</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,682</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,743</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,532</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,607</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,570</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,831</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,546</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,661</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,705</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,806</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,688</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,729</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,726</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,943</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,019</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,706</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,732</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,001</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,815</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,937</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,288</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,832</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,220</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,303</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,015</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,063</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,836</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,145</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,104</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,299</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,752</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,420</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,438</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,400</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,536</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,600</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,470</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,783</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,257</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,302</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,955</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,150</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,903</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,067</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,250</x:t>
-[...620 lines deleted...]
-          <x:t>27,815</x:t>
+          <x:t>26,907</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,011</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,122</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,161</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,685</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,700</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,754</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,322</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,424</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,013</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,331</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,501</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,984</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,455</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,818</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>