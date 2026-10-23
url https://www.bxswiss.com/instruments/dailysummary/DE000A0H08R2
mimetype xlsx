--- v15 (2026-10-03)
+++ v16 (2026-10-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2bfb86822ea14eb1" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R6908f756e396431c" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R79fd2b243cd74898"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R8bfcb8c707e3424f"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R430d2e1d4e114ed4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R79fd2b243cd74898" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf9a89a9dd2854437" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R8bfcb8c707e3424f" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Telecommunications UCITS ETF (Dist)</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08R2</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,438 +149,60 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.09.2026</x:t>
-[...198 lines deleted...]
-          <x:t>28,001</x:t>
+          <x:t>21.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,600</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>27,815</x:t>
-[...177 lines deleted...]
-        <x:is>
           <x:t>27,989</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,470</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,827</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>27,783</x:t>
         </x:is>
       </x:c>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,501</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,984</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,455</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>26,818</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,053</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,109</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,848</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,900</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,923</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,827</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,016</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,295</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,924</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,216</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,143</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,847</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,847</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,894</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,085</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,851</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,905</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,189</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,980</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,164</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,214</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25,986</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,758</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,253</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,352</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,480</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,640</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,616</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,390</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,503</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,191</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,434</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,273</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,284</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,383</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,194</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26,341</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>