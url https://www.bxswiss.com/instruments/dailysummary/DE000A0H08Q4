--- v14 (2026-09-13)
+++ v15 (2026-10-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R382e3fe4f9f54af4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd714271712574f10" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re998821a273f4ea3"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96ab9286bae140bf"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R254b8d4ef18e4e9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re998821a273f4ea3" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e2ab277132e4735" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96ab9286bae140bf" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Technology UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08Q4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>12.08.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>02.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,086</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,721</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,678</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,375</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>11.09.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,525</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,707</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,065</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,507</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,866</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,458</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,513</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,712</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,472</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,466</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,336</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,613</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,011</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,405</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,575</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,755</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,719</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,315</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,541</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,472</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>