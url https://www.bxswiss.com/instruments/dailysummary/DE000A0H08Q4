--- v15 (2026-10-03)
+++ v16 (2026-10-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rd714271712574f10" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R389cdd5197784319" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R96ab9286bae140bf"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R93cff882992d4656"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R8e2ab277132e4735" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R96ab9286bae140bf" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5b6c2dedb99948d8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R93cff882992d4656" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Technology UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08Q4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,646 +149,673 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.09.2026</x:t>
-[...149 lines deleted...]
-          <x:t>95,534</x:t>
+          <x:t>22.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,151</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,096</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,680</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,710</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,002</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,978</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,477</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,042</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,416</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,093</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,301</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,074</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,225</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,201</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,465</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,633</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,981</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,843</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,313</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,020</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,996</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,029</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,472</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,360</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,738</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,179</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,484</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,009</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,882</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,495</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,448</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,719</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,406</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,504</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,384</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,008</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,883</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,952</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,311</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,942</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,365</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,901</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,920</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.10.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,875</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...455 lines deleted...]
-          <x:t>102,472</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,632</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,566</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,359</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,401</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,638</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,488</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,535</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,399</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,506</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,892</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,508</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,583</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,006</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,559</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,744</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,647</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,625</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.10.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,134</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,588</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,989</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,584</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>