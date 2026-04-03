--- v5 (2026-03-14)
+++ v6 (2026-04-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2694d9d739734439" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbba8c7814e44dd4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R522ca7837ecc4706"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19266b7753d84326"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcac82a1724ca4960" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R522ca7837ecc4706" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree4b4e89a3804e89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19266b7753d84326" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Technology UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08Q4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>10.02.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>02.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,129</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,774</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,845</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,007</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +413,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,283</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>82,914</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,785</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,356</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,595</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,137</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,736</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,636</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,217</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,862</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,822</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,580</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,756</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,270</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,711</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,395</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,425</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,606</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,615</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,722</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,675</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,677</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,216</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,457</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,762</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,793</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,451</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,549</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,969</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,831</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,641</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,713</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,732</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,322</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,994</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,296</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,775</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.03.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,646</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,159</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>74,312</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,471</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,091</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,369</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,238</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>77,522</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>