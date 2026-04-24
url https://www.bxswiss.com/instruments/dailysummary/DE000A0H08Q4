--- v6 (2026-04-03)
+++ v7 (2026-04-24)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rbbba8c7814e44dd4" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd45e172a2cd4dff" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R19266b7753d84326"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R252c29b7822c4d6a"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ree4b4e89a3804e89" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R19266b7753d84326" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red69338d7bd44896" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R252c29b7822c4d6a" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Technology UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08Q4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,455 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>02.03.2026</x:t>
-[...403 lines deleted...]
-        <x:is>
           <x:t>23.03.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,467</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,790</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>74,675</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,677</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -791,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>76,242</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>78,238</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>75,561</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>77,522</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,624</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>78,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>75,656</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>76,173</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,256</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,179</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,502</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,374</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,412</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,302</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,142</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,297</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,158</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>80,180</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>79,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,188</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,301</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,188</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,572</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,657</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>81,537</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,177</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,469</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,792</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>82,415</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,310</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,585</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,398</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,381</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,906</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,034</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,826</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,100</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,728</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,181</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,579</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,157</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,166</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,484</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,172</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,945</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>