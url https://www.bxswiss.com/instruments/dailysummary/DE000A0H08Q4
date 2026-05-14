--- v7 (2026-04-24)
+++ v8 (2026-05-14)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd45e172a2cd4dff" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9c20e85b1e047ed" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R252c29b7822c4d6a"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91a1deb7a10148ec"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Red69338d7bd44896" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R252c29b7822c4d6a" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf8969a48e834cd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91a1deb7a10148ec" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Technology UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08Q4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>23.03.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>13.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>80,180</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,218</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>79,964</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>81,188</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +386,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>23.04.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,172</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,485</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,358</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,945</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,357</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,814</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,144</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,191</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,218</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,587</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,964</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,944</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,040</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,618</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,522</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,666</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,797</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.04.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,039</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>83,947</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,972</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,489</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>84,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,415</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,437</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>85,751</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,414</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,539</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,581</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,660</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,394</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,868</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,419</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,075</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,939</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,049</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,500</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,467</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,716</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,583</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,250</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,925</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,298</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>86,590</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,499</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>