--- v8 (2026-05-14)
+++ v9 (2026-06-03)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf9c20e85b1e047ed" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2349bf835ea4f95" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R91a1deb7a10148ec"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14f9ebf8c1e94f27"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rcf8969a48e834cd9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R91a1deb7a10148ec" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d8b164da12d41ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14f9ebf8c1e94f27" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Technology UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08Q4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>13.04.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>04.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,489</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>86,943</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>84,922</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>85,415</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,382 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>13.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,695</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,499</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>87,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>88,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,695</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,499</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>87,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,499</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,264</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,414</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,079</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,252</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,549</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,531</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>88,953</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,430</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,891</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>89,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,033</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,383</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,932</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,592</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,047</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,627</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,875</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,083</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,089</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,360</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,655</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,368</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,628</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,531</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,953</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,138</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,598</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.05.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,282</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,943</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,064</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,933</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,770</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,306</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,482</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,559</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,032</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>