--- v9 (2026-06-03)
+++ v10 (2026-06-23)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rf2349bf835ea4f95" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bea47ab0a864443" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R14f9ebf8c1e94f27"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfec549e9a4ed4747"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R7d8b164da12d41ca" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R14f9ebf8c1e94f27" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe382162cf514d46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfec549e9a4ed4747" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Technology UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08Q4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>04.05.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>22.05.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,627</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,875</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,083</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,875</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +332,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>02.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,112</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,559</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,032</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,233</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,399</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,348</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,389</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,990</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,160</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,976</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,271</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,082</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,185</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,320</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,209</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,858</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,922</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,154</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,774</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,337</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,337</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,232</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,485</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,204</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,920</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,030</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,266</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,582</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,197</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,799</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,602</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,674</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,720</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,906</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,974</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,653</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,094</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,790</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,582</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,750</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,456</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,835</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,080</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,475</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,242</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,946</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,869</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,551</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,702</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,255</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>103,175</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,823</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>102,190</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>