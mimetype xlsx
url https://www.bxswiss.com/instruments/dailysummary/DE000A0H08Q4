--- v10 (2026-06-23)
+++ v11 (2026-07-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0bea47ab0a864443" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2715fe9c4bfd4cc5" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rfec549e9a4ed4747"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R077e7fbae9b446bc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rfe382162cf514d46" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rfec549e9a4ed4747" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48e9f98cad31492c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R077e7fbae9b446bc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Technology UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08Q4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,401 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>22.05.2026</x:t>
-[...349 lines deleted...]
-        <x:is>
           <x:t>11.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,030</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,671</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,266</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>98,582</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -710,31 +359,409 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>22.06.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,199</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>103,175</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,823</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>102,190</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,244</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,803</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,926</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,160</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,024</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,460</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,610</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,176</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,239</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,311</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,897</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,561</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,081</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,350</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,764</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,637</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,349</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.06.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,807</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,354</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,786</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,761</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,669</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,324</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,045</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,205</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,327</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,064</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,382</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,611</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,231</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,954</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,059</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,498</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,281</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,715</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,182</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,852</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,995</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,255</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,704</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,481</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,629</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,237</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,431</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,564</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,417</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,280</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,347</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,993</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,463</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,626</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>