--- v11 (2026-07-13)
+++ v12 (2026-08-02)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2715fe9c4bfd4cc5" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R308c2735b06e4a55" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R077e7fbae9b446bc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc69b1564fac24382"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R48e9f98cad31492c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R077e7fbae9b446bc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba094f55ab20426b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc69b1564fac24382" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Technology UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08Q4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>11.06.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>01.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,761</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>101,669</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>99,324</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>100,045</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -737,31 +359,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>10.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,347</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,993</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,463</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>96,626</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,199</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,062</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,597</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,584</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,228</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>15.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,755</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,418</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,641</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>16.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,118</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,334</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,380</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,724</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,960</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,672</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,211</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,699</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,453</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,464</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,367</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,052</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,262</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>22.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,454</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,849</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>23.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,886</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,326</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,069</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,212</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,671</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,020</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,487</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,913</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,830</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,226</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,050</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,169</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,435</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,440</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,824</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,104</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>29.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,542</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,643</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>90,922</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,708</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>30.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>92,017</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,841</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>91,210</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,094</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.07.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,825</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,462</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,124</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,391</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>