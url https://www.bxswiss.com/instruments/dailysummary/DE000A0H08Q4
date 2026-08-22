--- v12 (2026-08-02)
+++ v13 (2026-08-22)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R308c2735b06e4a55" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb406fd7881bc4f60" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Rc69b1564fac24382"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R025750a515014dbc"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rba094f55ab20426b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Rc69b1564fac24382" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re86df24750744a98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R025750a515014dbc" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Technology UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08Q4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,428 +149,50 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>01.07.2026</x:t>
-[...376 lines deleted...]
-        <x:is>
           <x:t>21.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,464</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,367</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,052</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,262</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -764,31 +386,436 @@
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>31.07.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>94,825</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>95,462</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,124</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>93,391</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,394</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,113</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>93,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,650</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,854</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,527</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,703</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,325</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>05.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,617</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,060</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,644</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,890</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>06.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,750</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,709</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,784</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,473</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,078</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,837</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,303</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,059</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,865</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,914</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,976</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,855</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,062</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>