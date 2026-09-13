--- v13 (2026-08-22)
+++ v14 (2026-09-13)
@@ -1,42 +1,42 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb406fd7881bc4f60" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R382e3fe4f9f54af4" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="R025750a515014dbc"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="Daily summary" sheetId="1" r:id="Re998821a273f4ea3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="33" formatCode="#,#0.000"/>
     <x:numFmt numFmtId="44" formatCode="#,#0.0000"/>
     <x:numFmt numFmtId="1" formatCode="0"/>
   </x:numFmts>
   <x:fonts>
     <x:font>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:b/>
       <x:sz val="11"/>
       <x:color rgb="000000"/>
       <x:name val="Calibri"/>
     </x:font>
     <x:font>
       <x:i/>
@@ -91,51 +91,51 @@
     <x:xf fontId="0" fillId="0" borderId="0"/>
     <x:xf fontId="1" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="2" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="3" fillId="0" borderId="0" applyFont="1"/>
     <x:xf fontId="0" fillId="2" borderId="0" applyFill="1"/>
     <x:xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="1" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf fontId="0" fillId="0" borderId="1" applyBorder="1"/>
     <x:xf fontId="0" fillId="0" borderId="0" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="44" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
     <x:xf numFmtId="33" fontId="0" fillId="0" borderId="0" applyNumberFormat="1" applyAlignment="1">
       <x:alignment horizontal="right" vertical="bottom"/>
     </x:xf>
   </x:cellXfs>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Re86df24750744a98" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="R025750a515014dbc" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R254b8d4ef18e4e9a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet.xml" Id="Re998821a273f4ea3" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:cols>
     <x:col min="1" max="1" width="30" customWidth="1"/>
     <x:col min="2" max="2" width="30" customWidth="1"/>
     <x:col min="3" max="3" width="30" customWidth="1"/>
     <x:col min="4" max="4" width="30" customWidth="1"/>
     <x:col min="5" max="5" width="30" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>iShares (DE) STOXX Europe 600 Technology UCITS ETF Dist</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>DE000A0H08Q4</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
@@ -149,673 +149,646 @@
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Open</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>High</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Low</x:t>
         </x:is>
       </x:c>
       <x:c s="1" t="inlineStr">
         <x:is>
           <x:t>Close</x:t>
         </x:is>
       </x:c>
     </x:row>
     <x:row>
       <x:c s="0" t="inlineStr">
         <x:is>
-          <x:t>21.07.2026</x:t>
-[...284 lines deleted...]
-          <x:t>95,703</x:t>
+          <x:t>12.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,236</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,550</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,809</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,986</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>13.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,101</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,785</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,794</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,230</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>14.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,625</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,872</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,212</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,400</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>17.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,260</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,560</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,612</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>101,013</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>18.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,980</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>100,102</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,174</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,420</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>19.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,905</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,391</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,112</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,795</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>20.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,321</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,869</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,670</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,569</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>21.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,609</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,068</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,259</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,062</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>24.08.2026</x:t>
         </x:is>
       </x:c>
       <x:c s="0" t="inlineStr">
         <x:is>
           <x:t>97,325</x:t>
         </x:is>
       </x:c>
-    </x:row>
-[...347 lines deleted...]
-          <x:t>98,062</x:t>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,003</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,975</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,405</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>25.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,181</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,353</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,358</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,627</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>26.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,319</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,599</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,278</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,779</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>27.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,459</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,876</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,893</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,552</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>28.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,426</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,163</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,328</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>99,017</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>31.08.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,265</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,765</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,407</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,478</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>01.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,005</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,548</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,150</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,455</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>02.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,086</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,721</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,678</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,375</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>03.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,746</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,071</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,106</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,756</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>04.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,196</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,596</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,193</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,061</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>07.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,568</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,116</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,978</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,951</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>08.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,833</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>98,125</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>96,722</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,268</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>09.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,673</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>97,694</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,534</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,875</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>10.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,346</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,776</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,018</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,646</x:t>
+        </x:is>
+      </x:c>
+    </x:row>
+    <x:row>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>11.09.2026</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,525</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,707</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>94,065</x:t>
+        </x:is>
+      </x:c>
+      <x:c s="0" t="inlineStr">
+        <x:is>
+          <x:t>95,507</x:t>
         </x:is>
       </x:c>
     </x:row>
   </x:sheetData>
 </x:worksheet>
 </file>